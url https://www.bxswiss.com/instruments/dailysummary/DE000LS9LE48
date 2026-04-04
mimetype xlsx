--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b703c98c4547db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f48df3b0084906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R379554030e734825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7672c2828c04c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f372f66bd4a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R379554030e734825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfeaee6898d4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7672c2828c04c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>276,844</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,581</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>