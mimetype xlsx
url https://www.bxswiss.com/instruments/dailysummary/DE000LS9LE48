--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f48df3b0084906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d694c87834e4189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7672c2828c04c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31a077e54ed4590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redfeaee6898d4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7672c2828c04c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f100a409e374be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31a077e54ed4590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>