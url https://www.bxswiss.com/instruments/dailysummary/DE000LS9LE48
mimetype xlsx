--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d694c87834e4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68962e7714cb4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31a077e54ed4590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28171dba002c4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f100a409e374be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31a077e54ed4590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a25b4c514474776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28171dba002c4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>