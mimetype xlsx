--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68962e7714cb4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0827df47a2094088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28171dba002c4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa9ae18e5404850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a25b4c514474776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28171dba002c4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5321c4990ceb413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa9ae18e5404850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>