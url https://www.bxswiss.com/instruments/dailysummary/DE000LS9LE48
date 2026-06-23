--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0827df47a2094088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963b551dfd1b442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa9ae18e5404850"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0253893d3cf44575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5321c4990ceb413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa9ae18e5404850" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7936bbfc9993473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0253893d3cf44575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>