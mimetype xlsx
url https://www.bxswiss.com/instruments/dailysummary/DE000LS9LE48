--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963b551dfd1b442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b76f3c4d0d34998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0253893d3cf44575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f44ff073e949b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7936bbfc9993473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0253893d3cf44575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0db591235b4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f44ff073e949b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>