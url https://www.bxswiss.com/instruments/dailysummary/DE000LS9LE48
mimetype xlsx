--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b76f3c4d0d34998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1c9d2dc83a4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f44ff073e949b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d54622f92d646d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b0db591235b4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f44ff073e949b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c194dc5244bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d54622f92d646d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>310,619</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>