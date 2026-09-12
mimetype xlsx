--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1c9d2dc83a4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d16bf501574c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d54622f92d646d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e292121a194104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212c194dc5244bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d54622f92d646d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra193edcbfa254e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e292121a194104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>