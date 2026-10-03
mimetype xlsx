--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88d16bf501574c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081937f9d60c4987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e292121a194104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851bf4ddd9be452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra193edcbfa254e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e292121a194104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe3768193d34036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851bf4ddd9be452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>