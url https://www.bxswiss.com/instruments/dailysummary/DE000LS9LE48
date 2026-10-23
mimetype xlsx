--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R081937f9d60c4987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12bb386e1ee4fe3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851bf4ddd9be452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bda6cf58b14f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe3768193d34036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851bf4ddd9be452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e6cc49539d4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bda6cf58b14f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Premium FANG 60/40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>