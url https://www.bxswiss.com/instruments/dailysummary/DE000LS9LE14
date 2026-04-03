--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9268d2602d534829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1b7088bd544dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb86a1fed5da04ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a7089c801d49b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b7ebb28076e4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb86a1fed5da04ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5283ede20b3f49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a7089c801d49b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>