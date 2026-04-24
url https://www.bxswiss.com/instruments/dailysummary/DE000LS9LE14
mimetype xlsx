--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1b7088bd544dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45473cbfb0fe4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a7089c801d49b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65989825bff34e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5283ede20b3f49b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a7089c801d49b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0726b946fbd4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65989825bff34e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,458</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>