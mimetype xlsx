--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45473cbfb0fe4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba9ccada9854b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65989825bff34e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf58ba62a05d402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0726b946fbd4e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65989825bff34e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f528a9360c74775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf58ba62a05d402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>