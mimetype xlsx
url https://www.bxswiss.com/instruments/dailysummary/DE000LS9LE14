--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba9ccada9854b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b1b6f4d8414200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf58ba62a05d402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5800402622474d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f528a9360c74775" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf58ba62a05d402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a998a8cffe4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5800402622474d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>