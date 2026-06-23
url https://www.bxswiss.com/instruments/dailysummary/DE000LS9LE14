--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20b1b6f4d8414200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c47e08cc9949cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5800402622474d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81c9b8843134b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a998a8cffe4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5800402622474d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6835cf714c24440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81c9b8843134b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>