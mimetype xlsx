--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c47e08cc9949cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f2ec4345d14cbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd81c9b8843134b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b98a4e0d8b4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6835cf714c24440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd81c9b8843134b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0128b94a56b44c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b98a4e0d8b4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>