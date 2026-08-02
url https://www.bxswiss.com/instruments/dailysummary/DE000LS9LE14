--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f2ec4345d14cbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630c028a166a447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7b98a4e0d8b4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb503c610e53e422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0128b94a56b44c79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7b98a4e0d8b4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237d1d3246314a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb503c610e53e422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>