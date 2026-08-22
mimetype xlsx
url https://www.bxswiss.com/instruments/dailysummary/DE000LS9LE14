--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630c028a166a447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e69bbdcefba41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb503c610e53e422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6420a2ecbbba4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237d1d3246314a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb503c610e53e422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a6c585b1324c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6420a2ecbbba4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>