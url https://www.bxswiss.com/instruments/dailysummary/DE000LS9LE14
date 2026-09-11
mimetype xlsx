--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e69bbdcefba41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd070c6784cfa492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6420a2ecbbba4310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a34da071c3d4d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a6c585b1324c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6420a2ecbbba4310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca3af761c2f4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a34da071c3d4d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>