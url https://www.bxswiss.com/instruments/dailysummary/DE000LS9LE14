--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd070c6784cfa492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d67e2e2fff3439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a34da071c3d4d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494d3647861446bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ca3af761c2f4f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a34da071c3d4d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabdbac3a5c2f4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494d3647861446bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>