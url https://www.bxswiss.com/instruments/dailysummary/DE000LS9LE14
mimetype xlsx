--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d67e2e2fff3439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87276ae45b7240c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494d3647861446bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37a471509704b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabdbac3a5c2f4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494d3647861446bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1176cf37662e41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37a471509704b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Turnaround</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>