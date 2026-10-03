--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921e14f0a76a4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410d9829752c44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d15f8e06b8428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91abf16ba0164af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafac63ed14b40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d15f8e06b8428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eae4088e5fe45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91abf16ba0164af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>88,700</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>89,804</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>