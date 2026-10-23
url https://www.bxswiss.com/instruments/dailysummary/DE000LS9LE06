--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410d9829752c44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a78f378bde44365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91abf16ba0164af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R211001be4b744794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eae4088e5fe45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91abf16ba0164af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171e4d369d2f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R211001be4b744794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>89,225</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,155</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>89,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,514</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>