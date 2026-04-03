--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re687864f3c804ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39728ccaf614eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d468db5fe5f4905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf779cc29c1e34046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7772a24375e541fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d468db5fe5f4905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd204000826748a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf779cc29c1e34046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>87,086</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>86,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>