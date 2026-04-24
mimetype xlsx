--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39728ccaf614eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36beedf1f45b4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf779cc29c1e34046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b15190d195f48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd204000826748a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf779cc29c1e34046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdfacfa5b8447e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b15190d195f48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>