--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36beedf1f45b4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra915a55c9d8f4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b15190d195f48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9df7848fc34199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdfacfa5b8447e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b15190d195f48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db93644ba9a4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9df7848fc34199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>