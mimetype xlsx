--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra915a55c9d8f4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b20a1606876453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9df7848fc34199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff5be044ef644fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db93644ba9a4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9df7848fc34199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b0159773d44cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff5be044ef644fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>