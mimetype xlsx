--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b20a1606876453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261bec531b4d4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff5be044ef644fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda261c89a1e54e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b0159773d44cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff5be044ef644fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06904ca006714e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda261c89a1e54e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,969</x:t>
-[...264 lines deleted...]
-          <x:t>86,744</x:t>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,738</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>87,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>