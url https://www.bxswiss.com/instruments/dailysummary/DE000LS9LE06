--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R261bec531b4d4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353105e9ce9940a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda261c89a1e54e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8982ae661ce6479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06904ca006714e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda261c89a1e54e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R745134e15bed48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8982ae661ce6479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>87,463</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,397</x:t>
-[...48 lines deleted...]
-          <x:t>87,603</x:t>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,419</x:t>
-[...60 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,855</x:t>
-[...215 lines deleted...]
-          <x:t>87,943</x:t>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,809</x:t>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>