--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353105e9ce9940a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144e54e641c64c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8982ae661ce6479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bfdb7934194ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R745134e15bed48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8982ae661ce6479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a002b3fab2e42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bfdb7934194ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,802</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,744</x:t>
-[...87 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>87,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,707</x:t>
-[...355 lines deleted...]
-          <x:t>87,657</x:t>
+          <x:t>87,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>88,084</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>