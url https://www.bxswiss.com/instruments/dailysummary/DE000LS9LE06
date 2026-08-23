--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144e54e641c64c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e516b043d240a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68bfdb7934194ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb54edc917794822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a002b3fab2e42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68bfdb7934194ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9929b3078790423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb54edc917794822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>87,657</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,008</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,033</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>