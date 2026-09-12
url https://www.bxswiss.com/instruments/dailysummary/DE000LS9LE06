--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e516b043d240a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921e14f0a76a4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb54edc917794822"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09d15f8e06b8428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9929b3078790423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb54edc917794822" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafac63ed14b40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09d15f8e06b8428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kalamunda Enterprises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LE06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>