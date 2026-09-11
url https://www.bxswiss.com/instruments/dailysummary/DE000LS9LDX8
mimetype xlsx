--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f62532039f4e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458cda75cd2a4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224648b2aa424743"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e2b15a44084e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eda5ec97a2545a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224648b2aa424743" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b5fb96bd3f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e2b15a44084e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>