--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458cda75cd2a4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7eeed2525f4383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e2b15a44084e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad2b52588a944de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b5fb96bd3f4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e2b15a44084e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a724ed6b2ba4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad2b52588a944de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>