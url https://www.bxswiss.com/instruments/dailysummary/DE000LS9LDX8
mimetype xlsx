--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7eeed2525f4383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52dcd55732b4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raad2b52588a944de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf177db9a059c4f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a724ed6b2ba4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raad2b52588a944de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4bdb74c08a54820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf177db9a059c4f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>