--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddd62b6d48f4014" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59176ad8e479435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b22fa319fc94111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce291031d1834a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3108ee8e5ee4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b22fa319fc94111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c50eb9d1d54b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce291031d1834a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>164,785</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>