--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59176ad8e479435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafff664009734667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce291031d1834a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08af46d4ab05435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53c50eb9d1d54b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce291031d1834a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889dcaceb2214505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08af46d4ab05435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>157,878</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>154,689</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>