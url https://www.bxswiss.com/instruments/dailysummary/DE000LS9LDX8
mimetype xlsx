--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafff664009734667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763678f8112d493e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08af46d4ab05435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142556f196264c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R889dcaceb2214505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08af46d4ab05435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db9310956fb4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142556f196264c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>