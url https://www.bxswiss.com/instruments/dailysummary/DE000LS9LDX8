--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763678f8112d493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc87749767ca4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142556f196264c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b74cb7dbb264e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db9310956fb4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142556f196264c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819981860f3d4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b74cb7dbb264e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>