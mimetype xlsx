--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc87749767ca4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb410f0fc5d4244aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b74cb7dbb264e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2188decad3a4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819981860f3d4f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b74cb7dbb264e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25895aee2f1e4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2188decad3a4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>