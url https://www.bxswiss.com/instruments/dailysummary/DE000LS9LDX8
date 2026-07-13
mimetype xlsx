--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb410f0fc5d4244aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e17d7f517f4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2188decad3a4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae12fe28d4b14ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25895aee2f1e4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2188decad3a4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2948e447a1447ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae12fe28d4b14ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>