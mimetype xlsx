--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e17d7f517f4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396783513db945f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae12fe28d4b14ff7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd929f69b53f84069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2948e447a1447ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae12fe28d4b14ff7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa9019416984427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd929f69b53f84069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>