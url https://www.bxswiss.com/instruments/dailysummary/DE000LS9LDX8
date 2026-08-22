--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396783513db945f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f62532039f4e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd929f69b53f84069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224648b2aa424743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fa9019416984427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd929f69b53f84069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eda5ec97a2545a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224648b2aa424743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Intelligent Matrix Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>