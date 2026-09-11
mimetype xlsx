--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c7f62315c34d96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13442c9bbf0412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d2feb25bfc45cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96cb1839e3c4a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5e863764504a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d2feb25bfc45cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282f5a1e36e84918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96cb1839e3c4a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>73,151</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>