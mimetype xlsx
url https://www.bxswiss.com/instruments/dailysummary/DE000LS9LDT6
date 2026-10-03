--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13442c9bbf0412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0978e445f299404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96cb1839e3c4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3556c18bbbcd4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282f5a1e36e84918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96cb1839e3c4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0dd91920da45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3556c18bbbcd4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>73,212</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,105</x:t>
-[...38 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>73,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>73,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>73,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>