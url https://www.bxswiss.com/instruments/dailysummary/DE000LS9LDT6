--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0978e445f299404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60cbde3a1dc485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3556c18bbbcd4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f97990b6c64f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0dd91920da45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3556c18bbbcd4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773c3ced319e480e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f97990b6c64f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>73,159</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>73,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,170</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>73,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>