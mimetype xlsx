--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823d774510504d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24860f1864f141d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6fa489d2466460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06d7494738941da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3aa13c180cb4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6fa489d2466460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e55008c9b842be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06d7494738941da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>