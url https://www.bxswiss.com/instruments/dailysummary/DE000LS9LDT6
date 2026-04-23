--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24860f1864f141d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc351d804d3d041e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06d7494738941da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9b2505e2e44685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1e55008c9b842be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06d7494738941da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a7855cee4a44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9b2505e2e44685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>70,159</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,549</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>