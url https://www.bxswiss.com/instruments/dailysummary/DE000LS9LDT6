--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc351d804d3d041e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eba08b62f04434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9b2505e2e44685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cd8ad0224b4785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a7855cee4a44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9b2505e2e44685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93c4dd1e0914232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cd8ad0224b4785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,150</x:t>
-[...85 lines deleted...]
-          <x:t>71,105</x:t>
+          <x:t>70,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,239</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,625</x:t>
-[...279 lines deleted...]
-          <x:t>71,041</x:t>
+          <x:t>71,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>