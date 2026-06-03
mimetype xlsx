--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eba08b62f04434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927fccc7dfd6422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cd8ad0224b4785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c68b430dfb94bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re93c4dd1e0914232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cd8ad0224b4785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2263bb2ccd1b49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c68b430dfb94bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>