--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927fccc7dfd6422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b228a61a2e45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c68b430dfb94bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f0396e3bcb49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2263bb2ccd1b49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c68b430dfb94bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605e99fa5d674a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f0396e3bcb49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,527 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>70,583</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,804</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,497</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>