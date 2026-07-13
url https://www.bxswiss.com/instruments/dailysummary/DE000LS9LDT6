--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b228a61a2e45f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8ec9ca1b41499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33f0396e3bcb49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf4a98a325d4ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605e99fa5d674a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33f0396e3bcb49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d39bb537abc4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf4a98a325d4ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>