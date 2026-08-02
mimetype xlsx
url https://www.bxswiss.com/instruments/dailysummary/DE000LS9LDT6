--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8ec9ca1b41499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c7f62315c34d96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcf4a98a325d4ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42d2feb25bfc45cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d39bb537abc4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcf4a98a325d4ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5e863764504a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42d2feb25bfc45cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Großkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>71,687</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,894</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>71,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,886</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>72,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,193</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>