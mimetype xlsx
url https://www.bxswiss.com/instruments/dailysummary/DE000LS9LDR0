--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323daaa467f64ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b446bb622874ddf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R044b9031c6fc4fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee306cf8a0f4b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938e970958274cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R044b9031c6fc4fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7c70c281654b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee306cf8a0f4b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>