--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b446bb622874ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c06e188cf24b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee306cf8a0f4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed15683e4204b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b7c70c281654b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee306cf8a0f4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f2a6d4e45489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed15683e4204b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>