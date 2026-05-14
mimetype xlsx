--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c06e188cf24b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a3d04f26794953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed15683e4204b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922ab6da49f14763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f2a6d4e45489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed15683e4204b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52632e475da14e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922ab6da49f14763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>