--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a3d04f26794953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5c5a81fdf345b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R922ab6da49f14763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2b7969453947b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52632e475da14e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R922ab6da49f14763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeafc4f5099442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2b7969453947b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>168,807</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>166,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>