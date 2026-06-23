--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5c5a81fdf345b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cac432588754b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2b7969453947b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21425e47cd7472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eeafc4f5099442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2b7969453947b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc963317443848cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21425e47cd7472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>169,934</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>175,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>