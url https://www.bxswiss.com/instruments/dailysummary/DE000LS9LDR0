--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cac432588754b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6aa34f09a444c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21425e47cd7472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra265f2aa2b494de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc963317443848cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21425e47cd7472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f48bff891247ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra265f2aa2b494de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>