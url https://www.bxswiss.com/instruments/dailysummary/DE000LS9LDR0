--- v10 (2026-07-13)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6aa34f09a444c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7decd3f2b1be41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra265f2aa2b494de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2cb840f56c04346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71f48bff891247ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra265f2aa2b494de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b10ddcfaad42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2cb840f56c04346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>183,677</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>