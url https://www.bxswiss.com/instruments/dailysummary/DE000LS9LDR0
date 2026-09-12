--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7decd3f2b1be41ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2fbea9f120434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2cb840f56c04346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc714366fb7354bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b10ddcfaad42cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2cb840f56c04346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404b0e55e62c4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc714366fb7354bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>180,275</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,013</x:t>
-[...436 lines deleted...]
-          <x:t>184,249</x:t>
+          <x:t>182,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>