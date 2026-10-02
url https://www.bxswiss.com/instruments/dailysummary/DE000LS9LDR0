--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2fbea9f120434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73687b2f0242426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc714366fb7354bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2994b35bb5ba44da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404b0e55e62c4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc714366fb7354bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcca848c23243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2994b35bb5ba44da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>