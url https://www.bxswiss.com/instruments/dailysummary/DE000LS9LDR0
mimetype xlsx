--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73687b2f0242426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebf68d2010a44fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2994b35bb5ba44da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393d6f6da53544b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcca848c23243bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2994b35bb5ba44da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdedd9a80acf445be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393d6f6da53544b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends &amp; Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>