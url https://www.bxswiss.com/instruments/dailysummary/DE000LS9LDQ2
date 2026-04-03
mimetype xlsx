--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b47e9a9dd14126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc018669f4e73484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2316c730facb425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3dfc3ea264454b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27e4226bd7e4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2316c730facb425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c26249c1e3b43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3dfc3ea264454b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>