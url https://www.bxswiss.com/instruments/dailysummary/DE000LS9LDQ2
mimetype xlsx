--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc018669f4e73484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cc0228459c4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3dfc3ea264454b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ee36da3b484888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c26249c1e3b43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3dfc3ea264454b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc21130da2064b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ee36da3b484888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>