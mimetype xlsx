--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87cc0228459c4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0837f9d9230a4718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5ee36da3b484888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c75077277604ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc21130da2064b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5ee36da3b484888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edd6394118f42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c75077277604ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>