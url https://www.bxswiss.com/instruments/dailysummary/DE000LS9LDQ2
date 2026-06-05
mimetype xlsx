--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0837f9d9230a4718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14347d8814404c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c75077277604ca0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495c0ed4f9384475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edd6394118f42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c75077277604ca0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc981b3bd9b44336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495c0ed4f9384475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>