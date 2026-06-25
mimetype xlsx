--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14347d8814404c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b91ba2526c74870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495c0ed4f9384475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9140b446c79f459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc981b3bd9b44336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495c0ed4f9384475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0e3780ec6f4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9140b446c79f459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>