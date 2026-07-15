--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b91ba2526c74870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424d5788604344cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9140b446c79f459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14087b30681c464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b0e3780ec6f4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9140b446c79f459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfd2a197a4a457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14087b30681c464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>