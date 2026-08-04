--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424d5788604344cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7e489f2d0f43eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14087b30681c464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4943812ca07e4f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfd2a197a4a457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14087b30681c464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9d579f30264ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4943812ca07e4f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>147,469</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,901</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>145,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,535</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>146,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>