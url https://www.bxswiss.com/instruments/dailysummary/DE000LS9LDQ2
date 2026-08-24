--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7e489f2d0f43eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695fcd471b294d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4943812ca07e4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fb6fbc338748d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9d579f30264ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4943812ca07e4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa7477ab96b4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fb6fbc338748d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>