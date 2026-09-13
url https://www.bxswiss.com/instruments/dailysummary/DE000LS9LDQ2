--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695fcd471b294d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fd18c104544f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63fb6fbc338748d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cfc1f370d34c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa7477ab96b4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63fb6fbc338748d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a76815f074c43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cfc1f370d34c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>