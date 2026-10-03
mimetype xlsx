--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33fd18c104544f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a0c303d4a142e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cfc1f370d34c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5acc38f2fad4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a76815f074c43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cfc1f370d34c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3f276919764c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5acc38f2fad4995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>