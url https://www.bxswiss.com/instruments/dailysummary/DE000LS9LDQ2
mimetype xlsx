--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a0c303d4a142e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f0b469c94041cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5acc38f2fad4995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1af47c807fe42c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3f276919764c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5acc38f2fad4995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26127ed3d974e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1af47c807fe42c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Value Perspective</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>