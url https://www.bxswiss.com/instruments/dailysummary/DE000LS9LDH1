--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92f43ed24b54c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145ffa2f2b44eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24b761677ea43b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bf5d6566334df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d3df0662814876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24b761677ea43b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a314688d7e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bf5d6566334df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>