--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145ffa2f2b44eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93a3f625ddb4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bf5d6566334df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb36563c7b924e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a314688d7e4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bf5d6566334df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc22dd6e98646ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb36563c7b924e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,229</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>