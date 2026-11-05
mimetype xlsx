--- v14 (2026-10-15)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93a3f625ddb4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9434202e191d4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb36563c7b924e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71e2b10993fa45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc22dd6e98646ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb36563c7b924e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c277402cef4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71e2b10993fa45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>