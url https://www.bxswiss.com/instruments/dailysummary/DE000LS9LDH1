--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2736fa930afa4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3c8e41857e4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3996963005f14547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4206616147334543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2964824ddfc546a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3996963005f14547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d8aff628eb4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4206616147334543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>309,531</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>304,181</x:t>
-[...566 lines deleted...]
-          <x:t>300,216</x:t>
+          <x:t>307,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>