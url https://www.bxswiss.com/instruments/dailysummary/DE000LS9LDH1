--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3c8e41857e4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270934f170734541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4206616147334543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d2172d589c4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d8aff628eb4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4206616147334543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref72410c549341b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d2172d589c4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>