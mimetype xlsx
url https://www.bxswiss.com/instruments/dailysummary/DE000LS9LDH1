--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270934f170734541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e0512fc4e94071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d2172d589c4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ff8dc8376e4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref72410c549341b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d2172d589c4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642b9e0c5bf746a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ff8dc8376e4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>