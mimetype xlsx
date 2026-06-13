--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62e0512fc4e94071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1a4ae8eedf4950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ff8dc8376e4876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccd068ec91c4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R642b9e0c5bf746a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ff8dc8376e4876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b32210ec4c94a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccd068ec91c4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...473 lines deleted...]
-          <x:t>252,693</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>232,523</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>