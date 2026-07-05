--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1a4ae8eedf4950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf1324dbe3548c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ccd068ec91c4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d28ea028f74d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b32210ec4c94a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ccd068ec91c4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac24aa5706534a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d28ea028f74d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>