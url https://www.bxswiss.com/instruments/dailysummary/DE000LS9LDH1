--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf1324dbe3548c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e487e8b1e9462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d28ea028f74d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a09e4ad8f84da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac24aa5706534a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d28ea028f74d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92f9832852742d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a09e4ad8f84da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>