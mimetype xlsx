--- v10 (2026-07-25)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e487e8b1e9462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09af3a5651c746a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a09e4ad8f84da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b7c754907e49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92f9832852742d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a09e4ad8f84da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fcb932d2924559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b7c754907e49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>