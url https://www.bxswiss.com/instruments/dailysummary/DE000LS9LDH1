--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09af3a5651c746a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92f43ed24b54c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58b7c754907e49b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24b761677ea43b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fcb932d2924559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58b7c754907e49b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d3df0662814876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24b761677ea43b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>We Want YOU!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>