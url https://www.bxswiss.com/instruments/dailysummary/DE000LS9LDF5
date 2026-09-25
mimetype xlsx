--- v10 (2026-09-05)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4bc88b99cd4c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e937911a24463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b21d2c09e74078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5f163044494f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36d4d9320cc4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b21d2c09e74078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea6352c7c2c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5f163044494f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,434</x:t>
-[...576 lines deleted...]
-          <x:t>132,745</x:t>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>