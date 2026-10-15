--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e937911a24463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d7939b88324007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5f163044494f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bef074ce0ef4e93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea6352c7c2c4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5f163044494f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b62810a99e4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bef074ce0ef4e93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>