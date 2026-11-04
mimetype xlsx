--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d7939b88324007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb082f279edb74ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bef074ce0ef4e93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re945029ec4ce4c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80b62810a99e4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bef074ce0ef4e93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60142020b3d54479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re945029ec4ce4c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>128,883</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,817</x:t>
-[...409 lines deleted...]
-          <x:t>127,453</x:t>
+          <x:t>130,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>