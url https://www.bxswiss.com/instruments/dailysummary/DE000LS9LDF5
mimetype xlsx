--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c40006504e4a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb34ce09bc84bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f16546d5e04802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ab03ca89a34da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb15b9442cf4ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f16546d5e04802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8862fe410c8346a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ab03ca89a34da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>