--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb34ce09bc84bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806968c3359e419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ab03ca89a34da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f04c093c21d415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8862fe410c8346a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ab03ca89a34da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7711eeac1c0d4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f04c093c21d415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>