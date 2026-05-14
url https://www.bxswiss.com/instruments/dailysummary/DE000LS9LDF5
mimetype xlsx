--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806968c3359e419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74daf189ab014316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f04c093c21d415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe7bf72f07a4286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7711eeac1c0d4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f04c093c21d415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e74a7c617774578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe7bf72f07a4286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>