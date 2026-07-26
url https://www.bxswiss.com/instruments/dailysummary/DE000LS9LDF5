--- v7 (2026-05-14)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74daf189ab014316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244da98f4ff74134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafe7bf72f07a4286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663072209d27434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e74a7c617774578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafe7bf72f07a4286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bcaee56df54aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663072209d27434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>120,637</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>