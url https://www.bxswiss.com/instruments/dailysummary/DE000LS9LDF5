--- v8 (2026-07-26)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244da98f4ff74134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc996470c31c44649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R663072209d27434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0af2eed12d44294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bcaee56df54aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R663072209d27434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f850c2218f54673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0af2eed12d44294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>125,650</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,793</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>