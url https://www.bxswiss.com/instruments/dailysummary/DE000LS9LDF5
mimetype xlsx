--- v9 (2026-08-16)
+++ v10 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc996470c31c44649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4bc88b99cd4c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0af2eed12d44294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61b21d2c09e74078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f850c2218f54673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0af2eed12d44294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36d4d9320cc4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61b21d2c09e74078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Balanced Opportunity Daxwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,943</x:t>
-[...26 lines deleted...]
-          <x:t>132,029</x:t>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>132,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>