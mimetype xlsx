--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f67f3f8ae54f96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99109d2e5da74206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f446fb0ec24e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde6675d835b4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e4552ec3b24919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f446fb0ec24e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0fa2171ab041bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde6675d835b4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>