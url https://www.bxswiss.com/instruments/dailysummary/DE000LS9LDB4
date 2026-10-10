--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99109d2e5da74206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622ea183c784be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde6675d835b4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637df5db82aa4917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe0fa2171ab041bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde6675d835b4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad178dc39f46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637df5db82aa4917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>154,490</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,113</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>153,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>