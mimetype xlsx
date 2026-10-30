--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622ea183c784be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd3610bb1694d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R637df5db82aa4917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1361362b6e0849b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ad178dc39f46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R637df5db82aa4917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0bb736d6e0f4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1361362b6e0849b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>