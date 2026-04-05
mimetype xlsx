--- v4 (2026-02-22)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cbd71cec7944ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ae0890ef2c4737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3032f35d567d4b6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecfba9a5b3f4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re79ee739aba44477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3032f35d567d4b6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79743f13cc554172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecfba9a5b3f4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>148,568</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>