--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ae0890ef2c4737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd42235590d4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ecfba9a5b3f4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5882c1ca6ee4a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79743f13cc554172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ecfba9a5b3f4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9feed317b12a42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5882c1ca6ee4a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>