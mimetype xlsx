--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd42235590d4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9103b3eb9e3c4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5882c1ca6ee4a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a46a1f50ef4f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9feed317b12a42a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5882c1ca6ee4a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ab5e89bce94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a46a1f50ef4f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>137,529</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,743</x:t>
-[...463 lines deleted...]
-          <x:t>141,597</x:t>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>