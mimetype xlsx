--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9103b3eb9e3c4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c916f38ec294fcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6a46a1f50ef4f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b3da0681e84861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ab5e89bce94fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6a46a1f50ef4f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eab8b131a2e4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b3da0681e84861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>