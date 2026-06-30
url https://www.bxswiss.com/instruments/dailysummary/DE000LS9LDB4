--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c916f38ec294fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafadd8e5ae6a4f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b3da0681e84861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0b2fd8f146480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eab8b131a2e4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b3da0681e84861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a94e01594d4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0b2fd8f146480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,520</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>135,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,314</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>