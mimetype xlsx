--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafadd8e5ae6a4f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85865f06e31495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0b2fd8f146480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18be7267f14447de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a94e01594d4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0b2fd8f146480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802b6da3dec24263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18be7267f14447de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>