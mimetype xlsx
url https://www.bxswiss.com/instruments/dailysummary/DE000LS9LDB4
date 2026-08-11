--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85865f06e31495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c9afe14f0a48d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18be7267f14447de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6456f763a68b4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802b6da3dec24263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18be7267f14447de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b2b5bddd78453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6456f763a68b4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>