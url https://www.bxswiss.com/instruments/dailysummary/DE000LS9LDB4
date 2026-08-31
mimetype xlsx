--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c9afe14f0a48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f67f3f8ae54f96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6456f763a68b4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f446fb0ec24e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9b2b5bddd78453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6456f763a68b4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25e4552ec3b24919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f446fb0ec24e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDEN-CHAMPIONS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDB4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>