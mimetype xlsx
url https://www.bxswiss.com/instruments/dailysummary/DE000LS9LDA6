--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf001700c84404339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3c13cdcebb4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf8d70e1a0b42cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a265a223b104aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf376c95ca2814692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf8d70e1a0b42cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f9f430d17243f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a265a223b104aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>93,553</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>