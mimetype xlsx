--- v4 (2026-04-03)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f3c13cdcebb4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b24ac5994e4b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a265a223b104aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb13ed78bd24a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f9f430d17243f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a265a223b104aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb8c8c3d071443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb13ed78bd24a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>