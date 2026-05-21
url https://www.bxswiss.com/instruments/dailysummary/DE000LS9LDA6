--- v5 (2026-04-30)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b24ac5994e4b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c6746e13344cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb13ed78bd24a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e1c195f7d24c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfb8c8c3d071443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb13ed78bd24a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09c9eb0ce924899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e1c195f7d24c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>