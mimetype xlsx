--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c6746e13344cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152aeaf44db74290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e1c195f7d24c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95263cdb13a64ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09c9eb0ce924899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e1c195f7d24c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2834c4f407c848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95263cdb13a64ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>