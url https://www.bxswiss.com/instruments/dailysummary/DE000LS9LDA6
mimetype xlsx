--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152aeaf44db74290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8095360ed7c44915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95263cdb13a64ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446dda822e6643e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2834c4f407c848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95263cdb13a64ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207bc3365695478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446dda822e6643e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,470</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,910</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>97,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,884</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>