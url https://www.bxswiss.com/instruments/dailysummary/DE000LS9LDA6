--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8095360ed7c44915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b998c4a65b4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446dda822e6643e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b702159024f4e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207bc3365695478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446dda822e6643e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492001128cf44240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b702159024f4e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>