--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b998c4a65b4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23d5c76340e4208" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b702159024f4e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e5239a03dd4ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R492001128cf44240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b702159024f4e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef00d2124904a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e5239a03dd4ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>