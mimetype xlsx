--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23d5c76340e4208" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220a9d8058dc4a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e5239a03dd4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fff39473b5d4fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef00d2124904a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e5239a03dd4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a1ebed0dc84168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fff39473b5d4fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>