--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220a9d8058dc4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ad6e2e105a4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fff39473b5d4fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97641722e7bc4dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a1ebed0dc84168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fff39473b5d4fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabf9e8950ec44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97641722e7bc4dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,104</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,986</x:t>
-[...539 lines deleted...]
-          <x:t>101,866</x:t>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>