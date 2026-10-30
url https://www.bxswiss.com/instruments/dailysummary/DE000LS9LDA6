--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ad6e2e105a4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1694b242784e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97641722e7bc4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb50e4f77ade408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabf9e8950ec44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97641722e7bc4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b8b6017da2d4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb50e4f77ade408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Undervalue Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LDA6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>