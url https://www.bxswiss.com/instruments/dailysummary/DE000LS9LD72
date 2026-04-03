--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb5029b7707413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a864458ba5431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c619e83c9a4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f96cf263cb74d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bd28f2fb9748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c619e83c9a4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96993ba1e5840d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f96cf263cb74d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,327 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...275 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>