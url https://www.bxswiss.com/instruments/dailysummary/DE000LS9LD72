--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a864458ba5431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c8a435047641ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f96cf263cb74d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf12e315fefe45c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96993ba1e5840d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f96cf263cb74d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb283f32b0da04258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf12e315fefe45c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>