--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c8a435047641ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f05cff9ae9948b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf12e315fefe45c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c691c29057c4e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb283f32b0da04258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf12e315fefe45c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d3d8effff44f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c691c29057c4e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>