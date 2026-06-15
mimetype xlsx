--- v8 (2026-05-15)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f05cff9ae9948b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2c53f128464f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c691c29057c4e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b560fa606b4192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d3d8effff44f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c691c29057c4e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77a6271710b4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b560fa606b4192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>