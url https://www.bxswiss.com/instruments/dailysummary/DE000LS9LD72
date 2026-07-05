--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2c53f128464f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01290f314782400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b560fa606b4192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f4ac2ec8a64745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77a6271710b4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b560fa606b4192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R940af99c7b6d4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f4ac2ec8a64745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>169,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>