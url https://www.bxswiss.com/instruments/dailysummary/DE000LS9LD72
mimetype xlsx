--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01290f314782400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0accdc9f904248e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65f4ac2ec8a64745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3decb4c59e284a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R940af99c7b6d4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65f4ac2ec8a64745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f07790a815848fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3decb4c59e284a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>