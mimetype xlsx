--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0accdc9f904248e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fd398102484dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3decb4c59e284a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda702965d3b044a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f07790a815848fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3decb4c59e284a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6405b244214071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda702965d3b044a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>