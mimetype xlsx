--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49fd398102484dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb263a0ec760242b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda702965d3b044a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd406f484ea164c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6405b244214071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda702965d3b044a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea84022bdb24d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd406f484ea164c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Random-Walk-Schweiz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>