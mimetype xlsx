--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b5d8bdddc540bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2ee41720044d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f3111a1c1245db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52db690d4e94889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eca8e4be1624fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f3111a1c1245db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b553a7a9e4c4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52db690d4e94889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>