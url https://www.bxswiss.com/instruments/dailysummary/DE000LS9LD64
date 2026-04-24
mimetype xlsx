--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2ee41720044d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852f183d4b1f43a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52db690d4e94889"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4263876b329b4696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b553a7a9e4c4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52db690d4e94889" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363abbb688394dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4263876b329b4696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,785</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>