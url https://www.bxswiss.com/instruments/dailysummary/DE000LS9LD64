--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R852f183d4b1f43a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dc8f5f4f854200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4263876b329b4696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5eef6199204471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363abbb688394dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4263876b329b4696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0820d21192bf4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5eef6199204471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>