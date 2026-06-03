--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dc8f5f4f854200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd21c1cb19a1408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5eef6199204471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430eb3cc6cb143db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0820d21192bf4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5eef6199204471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0fd5489759460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430eb3cc6cb143db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>