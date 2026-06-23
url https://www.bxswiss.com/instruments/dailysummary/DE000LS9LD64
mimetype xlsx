--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd21c1cb19a1408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfefff2b51264715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430eb3cc6cb143db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686eabdf88704f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0fd5489759460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430eb3cc6cb143db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd202fca1e6534027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686eabdf88704f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>