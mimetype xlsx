--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfefff2b51264715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd193c30f363c44b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R686eabdf88704f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08e1a8c66de04633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd202fca1e6534027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R686eabdf88704f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re473d5ed27774a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08e1a8c66de04633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>202,474</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>03.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>204,439</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>