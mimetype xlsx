--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd193c30f363c44b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce6561ca7624e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08e1a8c66de04633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0988cdc96f04334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re473d5ed27774a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08e1a8c66de04633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29660be69b964896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0988cdc96f04334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>