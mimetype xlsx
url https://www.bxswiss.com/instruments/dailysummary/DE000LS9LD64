--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ce6561ca7624e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd902ece6c85242de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0988cdc96f04334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd526b8cf724095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29660be69b964896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0988cdc96f04334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebdf6f955d847d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd526b8cf724095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>