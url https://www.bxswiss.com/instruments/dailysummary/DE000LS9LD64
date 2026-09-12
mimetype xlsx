--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd902ece6c85242de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0653ce02f06640d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd526b8cf724095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cb4c1813a74150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ebdf6f955d847d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd526b8cf724095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b496d6d07c241e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cb4c1813a74150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>