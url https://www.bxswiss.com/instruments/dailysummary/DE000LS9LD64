--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0653ce02f06640d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b465271fe664861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cb4c1813a74150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68a63c6c9554c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b496d6d07c241e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cb4c1813a74150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c1f09d6dcf4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68a63c6c9554c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>