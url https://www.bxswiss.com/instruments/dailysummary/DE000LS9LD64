--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b465271fe664861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0a1e6135084b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra68a63c6c9554c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2137e0061cef4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c1f09d6dcf4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra68a63c6c9554c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dedf46cdf914f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2137e0061cef4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Woddicks Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>