--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3d41995b1d4ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d96f7fb027d4c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5bfde85dc1460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebc7bad051f444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995ab4b1c27444df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5bfde85dc1460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49647f4ed6594b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebc7bad051f444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>