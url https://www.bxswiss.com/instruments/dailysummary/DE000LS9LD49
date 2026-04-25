--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d96f7fb027d4c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3aedf5ea0d14c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ebc7bad051f444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc1054f17fd4915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49647f4ed6594b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ebc7bad051f444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e4e69929da44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc1054f17fd4915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>232,030</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,828</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,835</x:t>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>