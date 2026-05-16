--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3aedf5ea0d14c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde223a080b94463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dc1054f17fd4915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56f50fe46e84ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e4e69929da44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dc1054f17fd4915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa26630acc941db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56f50fe46e84ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>