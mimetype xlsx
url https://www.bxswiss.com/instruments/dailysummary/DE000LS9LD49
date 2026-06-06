--- v9 (2026-05-16)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde223a080b94463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d1d0c3a81a4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56f50fe46e84ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43cee75e9d44ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa26630acc941db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56f50fe46e84ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1888396f127436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43cee75e9d44ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>