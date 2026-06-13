--- v10 (2026-06-06)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d1d0c3a81a4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4097bb7c0a40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf43cee75e9d44ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd89ba06bc85465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1888396f127436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf43cee75e9d44ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd520d07b9bba4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd89ba06bc85465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,166 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>