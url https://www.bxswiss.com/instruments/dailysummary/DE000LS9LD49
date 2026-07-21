--- v11 (2026-06-13)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4097bb7c0a40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa749f0b8f5f494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd89ba06bc85465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8542911cccb04ff8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd520d07b9bba4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd89ba06bc85465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5986a2db0a840cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8542911cccb04ff8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>287,097</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>