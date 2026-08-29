--- v12 (2026-07-21)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa749f0b8f5f494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa4bd9348b44910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8542911cccb04ff8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506d65966b904a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5986a2db0a840cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8542911cccb04ff8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbba64a88d4549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506d65966b904a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>289,408</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>