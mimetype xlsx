--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfa4bd9348b44910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f79c06513842ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R506d65966b904a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aec78bf1a24469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbba64a88d4549b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R506d65966b904a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ecaf8b5cf4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aec78bf1a24469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>