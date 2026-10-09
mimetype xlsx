--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f79c06513842ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fe7ccfe5c64f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5aec78bf1a24469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5054c7e6824c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ecaf8b5cf4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5aec78bf1a24469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239248cdd672489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5054c7e6824c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>