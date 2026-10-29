--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fe7ccfe5c64f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re49c58daabb44e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5054c7e6824c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72182780af644a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239248cdd672489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5054c7e6824c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2c83f0ef604cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72182780af644a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienauswahl nach Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD49</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>