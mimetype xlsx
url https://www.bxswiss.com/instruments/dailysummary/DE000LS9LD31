--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1222692219f4103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0190f7726e8d4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1ae7e670454e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9cf9c71f7cb41a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472794ced90a4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1ae7e670454e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd816a696da7f4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9cf9c71f7cb41a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,504 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...254 lines deleted...]
-          <x:t>221,550</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,864</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>221,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,146</x:t>
         </x:is>
       </x:c>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>