--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0190f7726e8d4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1f9c9a6cf342f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9cf9c71f7cb41a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b8eb80f7474a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd816a696da7f4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9cf9c71f7cb41a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbdb8818d1d4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b8eb80f7474a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>215,744</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>219,631</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>