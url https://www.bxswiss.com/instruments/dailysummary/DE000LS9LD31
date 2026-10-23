--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1f9c9a6cf342f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0975aa9aed424840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b8eb80f7474a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6def16427d2a4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebbdb8818d1d4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b8eb80f7474a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fe0df8e8404031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6def16427d2a4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>