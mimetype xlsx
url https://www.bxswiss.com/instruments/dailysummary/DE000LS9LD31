--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a17481f2ef348dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dabb3216d264a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59116e65f40f4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb2932011ca4c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca35fcfaed94143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59116e65f40f4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8fcb64218e4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb2932011ca4c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>193,778</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>