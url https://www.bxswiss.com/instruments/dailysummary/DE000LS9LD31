--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dabb3216d264a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c66068eda4e402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cb2932011ca4c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad1211802494188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8fcb64218e4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cb2932011ca4c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cdf0ebc32c4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad1211802494188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>193,365</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,040</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>193,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,143</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>