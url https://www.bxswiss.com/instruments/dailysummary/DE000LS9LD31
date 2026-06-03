--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c66068eda4e402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5867694a8cf64e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad1211802494188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9ebe5b6a354334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cdf0ebc32c4b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad1211802494188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d66e92efc64bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9ebe5b6a354334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>206,561</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>