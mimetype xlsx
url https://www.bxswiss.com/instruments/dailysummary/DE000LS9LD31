--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5867694a8cf64e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48cee7cdf84402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9ebe5b6a354334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc13effb0c064247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d66e92efc64bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9ebe5b6a354334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f3abfe42774fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc13effb0c064247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>212,781</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,975</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>212,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,371</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>