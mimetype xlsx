--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48cee7cdf84402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0811c117bc4117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc13effb0c064247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b154017cb54cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f3abfe42774fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc13effb0c064247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fda698bfe3c4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b154017cb54cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>