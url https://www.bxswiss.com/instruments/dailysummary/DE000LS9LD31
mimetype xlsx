--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0811c117bc4117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697d6f00bfe94fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b154017cb54cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e977047f9549a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fda698bfe3c4803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b154017cb54cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa58394419014071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e977047f9549a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>