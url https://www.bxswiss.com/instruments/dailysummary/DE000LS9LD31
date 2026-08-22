--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697d6f00bfe94fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1222692219f4103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e977047f9549a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1ae7e670454e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa58394419014071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e977047f9549a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472794ced90a4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1ae7e670454e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktienwerte Quantitativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>215,647</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,887</x:t>
-[...544 lines deleted...]
-          <x:t>217,789</x:t>
+          <x:t>216,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>