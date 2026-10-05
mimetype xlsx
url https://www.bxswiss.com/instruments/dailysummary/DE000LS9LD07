--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921d41885e004412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c7018e5aff4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9539518a2e4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e6c70bbc4a4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaca15bc808438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9539518a2e4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc65d4b6b42948a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e6c70bbc4a4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>