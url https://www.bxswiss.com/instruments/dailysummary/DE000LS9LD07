--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c7018e5aff4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57c591641b24c02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e6c70bbc4a4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00697fd8f324d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc65d4b6b42948a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e6c70bbc4a4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re46eb7b99b254db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00697fd8f324d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>