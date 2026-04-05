--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6633580372c4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242b2bd79df94207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d0b3b3b247440da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4576698fd79f42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237bdc7e67fa4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d0b3b3b247440da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a63e4d6bb434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4576698fd79f42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>124,046</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,799</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>