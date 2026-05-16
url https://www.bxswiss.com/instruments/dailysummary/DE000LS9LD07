--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R242b2bd79df94207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2c1b81544e456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4576698fd79f42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46932b88df644ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a63e4d6bb434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4576698fd79f42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b89c230356a49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46932b88df644ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>123,420</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>