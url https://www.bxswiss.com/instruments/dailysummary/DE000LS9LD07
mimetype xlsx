--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2c1b81544e456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe047554181242ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46932b88df644ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3640e4225c044136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b89c230356a49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46932b88df644ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7f05076dd04d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3640e4225c044136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>