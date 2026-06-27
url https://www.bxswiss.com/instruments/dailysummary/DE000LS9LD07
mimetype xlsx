--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe047554181242ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd461a2f1ebf64035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3640e4225c044136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65899d06a7854746"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7f05076dd04d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3640e4225c044136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ca6d899e004d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65899d06a7854746" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>