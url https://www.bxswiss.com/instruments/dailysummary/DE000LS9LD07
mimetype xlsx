--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd461a2f1ebf64035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c535cc785a549a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65899d06a7854746"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re406fff8db8c4493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ca6d899e004d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65899d06a7854746" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb67744efcbe4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re406fff8db8c4493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>