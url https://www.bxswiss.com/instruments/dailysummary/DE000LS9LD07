--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c535cc785a549a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838a9dac81b748d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re406fff8db8c4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree86dcc65bc644aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb67744efcbe4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re406fff8db8c4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f33220c41b49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree86dcc65bc644aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>