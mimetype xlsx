--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838a9dac81b748d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff10e89ae9ca4018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree86dcc65bc644aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f48aa7f23d043df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f33220c41b49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree86dcc65bc644aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a494b313a5f4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f48aa7f23d043df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>