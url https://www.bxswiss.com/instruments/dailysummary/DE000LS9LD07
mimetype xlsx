--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff10e89ae9ca4018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921d41885e004412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f48aa7f23d043df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9539518a2e4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a494b313a5f4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f48aa7f23d043df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaca15bc808438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9539518a2e4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investment in Qualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LD07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>149,143</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,080</x:t>
-[...463 lines deleted...]
-          <x:t>145,931</x:t>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>