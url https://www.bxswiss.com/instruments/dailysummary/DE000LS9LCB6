--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3744d66c8fe4425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c2ca644ac24f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6069d7b3156d4bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45a2992bc914e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953034e12a1343b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6069d7b3156d4bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4656ce3576462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45a2992bc914e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>