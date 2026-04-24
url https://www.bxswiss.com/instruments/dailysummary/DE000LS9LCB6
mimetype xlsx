--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64c2ca644ac24f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef109ae2cc84280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45a2992bc914e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553ed6fb30c2497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4656ce3576462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45a2992bc914e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668a79cbb27c4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553ed6fb30c2497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>