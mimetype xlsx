--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef109ae2cc84280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e3860f0eb545ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553ed6fb30c2497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d22a0ab45524f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R668a79cbb27c4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553ed6fb30c2497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bb5e2eea9e4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d22a0ab45524f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>