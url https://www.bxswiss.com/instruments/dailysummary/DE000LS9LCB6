--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e3860f0eb545ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd397e51b0499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d22a0ab45524f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7cce8f01264056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bb5e2eea9e4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d22a0ab45524f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab8d2a16acc40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7cce8f01264056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>