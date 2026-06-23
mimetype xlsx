--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcd397e51b0499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b34409ad1a414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7cce8f01264056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402f5b15d64a4733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab8d2a16acc40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7cce8f01264056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b59b6bd275446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402f5b15d64a4733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>