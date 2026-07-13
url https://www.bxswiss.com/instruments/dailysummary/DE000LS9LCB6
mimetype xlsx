--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b34409ad1a414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2407a2c0ddc14215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402f5b15d64a4733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b98834b140d4843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b59b6bd275446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402f5b15d64a4733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d128f557f84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b98834b140d4843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>