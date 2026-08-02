--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2407a2c0ddc14215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bba974362964f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b98834b140d4843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8196bf589399435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d128f557f84cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b98834b140d4843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcce10f300ae45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8196bf589399435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>