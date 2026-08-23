--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bba974362964f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d32b74f8ab74d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8196bf589399435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb98fdc9ffa4776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcce10f300ae45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8196bf589399435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26517f58478e4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb98fdc9ffa4776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>