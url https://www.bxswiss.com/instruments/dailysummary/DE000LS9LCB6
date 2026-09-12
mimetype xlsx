--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d32b74f8ab74d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759a1719f2264abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb98fdc9ffa4776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36114990fba485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26517f58478e4768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb98fdc9ffa4776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cc234256194bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36114990fba485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>