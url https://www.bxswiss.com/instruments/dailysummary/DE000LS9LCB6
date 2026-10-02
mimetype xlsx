--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759a1719f2264abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98561215c59e4179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc36114990fba485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8da86ff5c2045bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97cc234256194bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc36114990fba485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8b4c1632ad4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8da86ff5c2045bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>