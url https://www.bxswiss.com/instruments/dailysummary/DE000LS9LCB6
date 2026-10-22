--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98561215c59e4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25801768031e4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8da86ff5c2045bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224399a78988459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8b4c1632ad4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8da86ff5c2045bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad5aaea173d494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224399a78988459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendperformer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LCB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>