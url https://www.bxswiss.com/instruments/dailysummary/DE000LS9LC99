--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26be78ad1dbb45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab0db5cfd414ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a37751ebbd64aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca57056af624c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acf5560a2c44fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a37751ebbd64aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2166418c05d748f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca57056af624c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>