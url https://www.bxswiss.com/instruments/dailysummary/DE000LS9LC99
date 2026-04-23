--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ab0db5cfd414ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a8fbb79c774f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ca57056af624c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e300665ac004915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2166418c05d748f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ca57056af624c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529a738c2d564234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e300665ac004915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>