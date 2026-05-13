--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a8fbb79c774f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a73652fa1ed4321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e300665ac004915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675cb45c682a441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R529a738c2d564234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e300665ac004915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e76bd4618ca4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675cb45c682a441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>