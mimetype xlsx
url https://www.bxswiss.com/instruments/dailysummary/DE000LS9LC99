--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a73652fa1ed4321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97b2f939e244189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675cb45c682a441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356155c4c4be46f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e76bd4618ca4c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675cb45c682a441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b39a1e7ef8e4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356155c4c4be46f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>