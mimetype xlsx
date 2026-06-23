--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97b2f939e244189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417db5fb1d744551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356155c4c4be46f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b9cd15c5fe40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b39a1e7ef8e4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356155c4c4be46f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d60168530c4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b9cd15c5fe40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>