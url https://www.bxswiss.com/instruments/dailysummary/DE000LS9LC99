--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417db5fb1d744551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216c1cf553ed4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b9cd15c5fe40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095ff6ccc8fb4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80d60168530c4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b9cd15c5fe40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e88c825b74a4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095ff6ccc8fb4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>