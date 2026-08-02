--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216c1cf553ed4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058a727a9be5491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095ff6ccc8fb4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575161ead9e64f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e88c825b74a4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095ff6ccc8fb4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5570449e3235440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575161ead9e64f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>178,797</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,208</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>173,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>