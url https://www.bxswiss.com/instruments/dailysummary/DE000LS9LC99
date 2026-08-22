--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R058a727a9be5491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282dc57914e3413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575161ead9e64f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1907225f54c64470"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5570449e3235440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575161ead9e64f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce7d438e4d14d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1907225f54c64470" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>