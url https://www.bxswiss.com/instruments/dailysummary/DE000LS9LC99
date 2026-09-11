--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282dc57914e3413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a20c924b774c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1907225f54c64470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0dc1362de744e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce7d438e4d14d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1907225f54c64470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557a82151fc24969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0dc1362de744e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>