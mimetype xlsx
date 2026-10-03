--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a20c924b774c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615856dd490e4bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f0dc1362de744e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf82c00ed01e47ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557a82151fc24969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f0dc1362de744e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb6ac8b214064242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf82c00ed01e47ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>