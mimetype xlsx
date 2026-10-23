--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615856dd490e4bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc75fca5a0b4d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf82c00ed01e47ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7745454a32b47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb6ac8b214064242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf82c00ed01e47ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8198d89d9a5d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7745454a32b47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chartaner - folge dem Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>183,474</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,439</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>