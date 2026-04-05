--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0395a558574d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972e6f171e5b4422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4bfb6bee441457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4fe1d66b09475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a9b5d56551420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4bfb6bee441457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5aacfd743bd4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4fe1d66b09475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>