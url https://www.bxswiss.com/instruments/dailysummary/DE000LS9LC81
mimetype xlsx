--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972e6f171e5b4422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be39908d1404795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4fe1d66b09475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8560989dc6d4ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5aacfd743bd4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4fe1d66b09475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f90cd43921a4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8560989dc6d4ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>70,051</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>66,864</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>