--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be39908d1404795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d6deef2f834136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8560989dc6d4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b8638a015a4ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f90cd43921a4708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8560989dc6d4ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9319612bca4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b8638a015a4ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>67,698</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>