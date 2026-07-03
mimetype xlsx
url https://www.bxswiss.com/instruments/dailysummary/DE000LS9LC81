--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d6deef2f834136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3d64e76e674a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b8638a015a4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41969df238f469d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9319612bca4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b8638a015a4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25eed2021934c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41969df238f469d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>