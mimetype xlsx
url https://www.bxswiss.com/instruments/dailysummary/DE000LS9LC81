--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3d64e76e674a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e52da1fc3648ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41969df238f469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f8c279dcd1416b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25eed2021934c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41969df238f469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b03f8e3d7b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f8c279dcd1416b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>