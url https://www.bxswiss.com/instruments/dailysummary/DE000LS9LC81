--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e52da1fc3648ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7f78539fec4a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f8c279dcd1416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e420f1f55a42e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b03f8e3d7b4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f8c279dcd1416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddab6fa20cb84415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e420f1f55a42e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>