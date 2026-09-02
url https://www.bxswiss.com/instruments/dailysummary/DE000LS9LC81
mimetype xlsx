--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c7f78539fec4a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d421ec9c58f45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e420f1f55a42e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196d5eba6a5c4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddab6fa20cb84415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e420f1f55a42e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b28718a72c844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196d5eba6a5c4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>