--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d421ec9c58f45ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e9535dc27e14463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R196d5eba6a5c4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41484917c26c417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b28718a72c844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R196d5eba6a5c4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2cc4836e1e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41484917c26c417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>72,389</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,193</x:t>
-[...38 lines deleted...]
-          <x:t>72,078</x:t>
+          <x:t>72,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,226</x:t>
-[...517 lines deleted...]
-          <x:t>74,053</x:t>
+          <x:t>72,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>