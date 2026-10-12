--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e9535dc27e14463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refad24dbcc014142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41484917c26c417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd59edfc5cd48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac2cc4836e1e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41484917c26c417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49001d0e2734515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd59edfc5cd48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>