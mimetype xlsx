--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refad24dbcc014142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72230a2c43174cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd59edfc5cd48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb7409448ff44e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49001d0e2734515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd59edfc5cd48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ccb9ddc88c411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb7409448ff44e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rocket 5</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>