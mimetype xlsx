--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5cdda8559446f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b34a6007d874b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7459f77e74b24ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda700c59bcb74887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9baad4cd3ff240d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7459f77e74b24ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ae5433e020431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda700c59bcb74887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>