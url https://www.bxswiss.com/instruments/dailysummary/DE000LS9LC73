--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b34a6007d874b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30effc57099436d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda700c59bcb74887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52eebb2c3f514dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77ae5433e020431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda700c59bcb74887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fccd06ca914e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52eebb2c3f514dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>