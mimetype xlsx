--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30effc57099436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf934f1c00a8f4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52eebb2c3f514dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb660035e33724f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fccd06ca914e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52eebb2c3f514dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0d2f64c37a436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb660035e33724f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>