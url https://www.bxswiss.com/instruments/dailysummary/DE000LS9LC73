--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf934f1c00a8f4eed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933ae8d1188f4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb660035e33724f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343cbc3cbd114c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0d2f64c37a436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb660035e33724f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537efb3ee8854f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343cbc3cbd114c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>