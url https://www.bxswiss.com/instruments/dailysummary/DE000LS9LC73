--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933ae8d1188f4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac307bc4a2d45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343cbc3cbd114c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05d354987574f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537efb3ee8854f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343cbc3cbd114c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912514767ee94296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05d354987574f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>