--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac307bc4a2d45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e56788936a4f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05d354987574f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48deec77a97c41a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912514767ee94296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05d354987574f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d5485d9076494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48deec77a97c41a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>