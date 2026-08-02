--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e56788936a4f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520be82feada4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48deec77a97c41a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa15bdcbf134bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d5485d9076494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48deec77a97c41a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6496d4c34e481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa15bdcbf134bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>210,528</x:t>
-[...522 lines deleted...]
-          <x:t>210,929</x:t>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>