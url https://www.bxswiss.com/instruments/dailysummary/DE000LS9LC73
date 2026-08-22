--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R520be82feada4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bd6fa93ff14943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa15bdcbf134bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7cf6a5118a487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d6496d4c34e481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa15bdcbf134bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10e48c8e3534df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7cf6a5118a487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>