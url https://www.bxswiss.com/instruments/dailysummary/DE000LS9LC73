--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8bd6fa93ff14943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb507e04876e4a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7cf6a5118a487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fde8e49e124e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd10e48c8e3534df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7cf6a5118a487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aab4291fda64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fde8e49e124e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>