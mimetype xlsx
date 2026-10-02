--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb507e04876e4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra023ae9b45644af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67fde8e49e124e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c71165484e4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aab4291fda64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67fde8e49e124e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5f4c3118e44919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c71165484e4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>226,043</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,524</x:t>
-[...507 lines deleted...]
-          <x:t>224,192</x:t>
+          <x:t>220,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>221,858</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>