--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra023ae9b45644af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cd4747ac934d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c71165484e4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8ab8dc87c84515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5f4c3118e44919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c71165484e4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4775f811f0647f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8ab8dc87c84515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PB Value + Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC73</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>224,192</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>