--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8410b519b49c4b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e719a75413f4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67833b93700e4232"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb8a911487a4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5ca833e2a54a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67833b93700e4232" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref24db5e63194730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb8a911487a4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>