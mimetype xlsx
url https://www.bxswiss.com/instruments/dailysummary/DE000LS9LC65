--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e719a75413f4dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c2049d5e27435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb8a911487a4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fde823ebf54108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref24db5e63194730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb8a911487a4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2eaa3141f34bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fde823ebf54108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...441 lines deleted...]
-          <x:t>67,694</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,961</x:t>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>