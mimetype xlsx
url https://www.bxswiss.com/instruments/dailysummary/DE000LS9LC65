--- v8 (2026-04-26)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c2049d5e27435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72be1ba59c014ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fde823ebf54108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df665949644496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2eaa3141f34bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fde823ebf54108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdeac0a63c643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df665949644496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,581</x:t>
-[...468 lines deleted...]
-          <x:t>67,887</x:t>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>