--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72be1ba59c014ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2566c69706a4704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df665949644496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a18045c387e4540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdeac0a63c643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df665949644496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5e6f8faed047a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a18045c387e4540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>