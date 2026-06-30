--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2566c69706a4704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474f3d7e0d8046c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a18045c387e4540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a486c128c64928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5e6f8faed047a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a18045c387e4540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627a2b4d42684313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a486c128c64928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>66,237</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>66,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>66,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>