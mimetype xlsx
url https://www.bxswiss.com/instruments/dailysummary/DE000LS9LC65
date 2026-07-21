--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474f3d7e0d8046c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6286fb1a3624ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a486c128c64928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc567379ccc9c4517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627a2b4d42684313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a486c128c64928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe2e92e91a425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc567379ccc9c4517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>66,488</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,220</x:t>
-[...303 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>66,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,562</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>66,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>