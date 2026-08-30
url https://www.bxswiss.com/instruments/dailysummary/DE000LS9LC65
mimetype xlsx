--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6286fb1a3624ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8be93cbe6e4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc567379ccc9c4517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f085b22e67a4cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe2e92e91a425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc567379ccc9c4517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64a96b7e379450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f085b22e67a4cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>66,832</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,102</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>66,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,792</x:t>
-[...215 lines deleted...]
-          <x:t>65,896</x:t>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>66,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>