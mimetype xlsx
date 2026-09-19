--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8be93cbe6e4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd768a1a81f3a4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f085b22e67a4cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7946fd7ef3eb4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64a96b7e379450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f085b22e67a4cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e09fa09dc741c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7946fd7ef3eb4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>66,895</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...424 lines deleted...]
-          <x:t>67,539</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>