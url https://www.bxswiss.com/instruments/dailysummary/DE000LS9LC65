--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd768a1a81f3a4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6c5c12b4e049e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7946fd7ef3eb4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306362e2173f471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e09fa09dc741c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7946fd7ef3eb4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97fa328c78b1465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306362e2173f471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>67,518</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,741</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>