--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6c5c12b4e049e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3991fe6ddf8e4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306362e2173f471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R467082be557a4fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97fa328c78b1465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306362e2173f471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1f82f90c4f4aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R467082be557a4fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Kleinkonzerne</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC65</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>64,805</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,556</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>63,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,037</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>