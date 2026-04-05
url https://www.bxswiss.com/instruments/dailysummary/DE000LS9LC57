--- v7 (2026-03-15)
+++ v8 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe61421874594513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9a457cbe149ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876f093fa844466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064ccbec03b04e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14413f1905b4444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876f093fa844466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469ad8b245d840cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064ccbec03b04e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>