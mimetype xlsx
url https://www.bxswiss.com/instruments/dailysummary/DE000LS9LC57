--- v8 (2026-04-05)
+++ v9 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9a457cbe149ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45f335c70424cd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064ccbec03b04e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04660b045ea44f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469ad8b245d840cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064ccbec03b04e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5983d703a149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04660b045ea44f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>140,671</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>139,811</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>