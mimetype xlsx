--- v9 (2026-04-25)
+++ v10 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re45f335c70424cd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bdb19ade074bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04660b045ea44f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308b60dfe74b4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5983d703a149b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04660b045ea44f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49483f9916cd4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308b60dfe74b4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>150,366</x:t>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,597</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,378</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>