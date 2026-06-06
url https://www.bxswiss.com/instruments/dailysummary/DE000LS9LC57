--- v10 (2026-05-16)
+++ v11 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bdb19ade074bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79fa43765904d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R308b60dfe74b4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5d1106c7354272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49483f9916cd4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R308b60dfe74b4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9109d49d0c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5d1106c7354272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>