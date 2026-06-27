--- v11 (2026-06-06)
+++ v12 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79fa43765904d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbded0f5bf0f74ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5d1106c7354272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69815ea91d7f4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb9109d49d0c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5d1106c7354272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad29b03262bb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69815ea91d7f4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>