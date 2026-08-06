--- v12 (2026-06-27)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbded0f5bf0f74ea3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912aca9372384cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69815ea91d7f4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991c417afe7045ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad29b03262bb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69815ea91d7f4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b682fee900444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991c417afe7045ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>167,308</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>