--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R912aca9372384cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033ed71f59f5422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991c417afe7045ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa9a8d4ebe548ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b682fee900444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991c417afe7045ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14710008a1014b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa9a8d4ebe548ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>