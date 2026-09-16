--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033ed71f59f5422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc10cca90a764543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa9a8d4ebe548ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R175161bbde30440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14710008a1014b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa9a8d4ebe548ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2209a0e214d347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R175161bbde30440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>