--- v15 (2026-09-16)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc10cca90a764543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a2d381fc514f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R175161bbde30440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8fbbb52dd544cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2209a0e214d347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R175161bbde30440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce66e321c83b4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8fbbb52dd544cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertsachen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LC57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>166,795</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>