--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce84f3826aa44c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186fdce0826d494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72af4fbc1de24ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9957c371cf48c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4afd35049364517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72af4fbc1de24ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3427c13e480e48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9957c371cf48c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>