--- v10 (2026-09-19)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186fdce0826d494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1372aa5f5684daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9957c371cf48c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0025ddefdfe04878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3427c13e480e48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9957c371cf48c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0493f8d86cf498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0025ddefdfe04878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>