--- v11 (2026-10-10)
+++ v12 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1372aa5f5684daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82eb3f2224c4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0025ddefdfe04878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7489c54125d4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0493f8d86cf498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0025ddefdfe04878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re258a066faf24e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7489c54125d4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>