--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c5eeb47bcb4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9c1957a8104856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133afc6c2a764171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12818936454e4436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7a07e81d55401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133afc6c2a764171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7b3c908cc84ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12818936454e4436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>