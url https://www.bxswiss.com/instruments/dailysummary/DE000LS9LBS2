--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9c1957a8104856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5a4490141f4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12818936454e4436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dab56d017174555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7b3c908cc84ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12818936454e4436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13bca18147f4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dab56d017174555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>