--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5a4490141f4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a321f85585e4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dab56d017174555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3af4d49e20b4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb13bca18147f4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dab56d017174555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8c7c242f554a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3af4d49e20b4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>149,942</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>150,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,496</x:t>
-[...139 lines deleted...]
-          <x:t>148,930</x:t>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>