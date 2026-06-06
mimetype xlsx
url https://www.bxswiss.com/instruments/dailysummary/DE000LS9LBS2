--- v5 (2026-05-16)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a321f85585e4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b40594780bc409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3af4d49e20b4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c7ee94195c4a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e8c7c242f554a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3af4d49e20b4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a92e8eff5ab4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c7ee94195c4a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>150,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,496</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>147,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,583</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>