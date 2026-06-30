--- v6 (2026-06-06)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b40594780bc409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9de56babb744a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c7ee94195c4a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32703557e0a64046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a92e8eff5ab4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c7ee94195c4a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7e2e06acd54a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32703557e0a64046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>