--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9de56babb744a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57af98d7094944bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32703557e0a64046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a16f27e3814e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b7e2e06acd54a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32703557e0a64046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8f753fd6f74f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a16f27e3814e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>