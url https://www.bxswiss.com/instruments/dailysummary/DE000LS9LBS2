--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57af98d7094944bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce84f3826aa44c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a16f27e3814e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72af4fbc1de24ee8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8f753fd6f74f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a16f27e3814e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4afd35049364517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72af4fbc1de24ee8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Term Opportunity Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBS2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>153,000</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>