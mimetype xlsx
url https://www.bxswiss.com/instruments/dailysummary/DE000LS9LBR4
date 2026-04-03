--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa2367a976f944eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb614f312f8b84c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5b9d2c827942f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fb1e70744d4388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e24fb5aeb54c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5b9d2c827942f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e250692dad34415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fb1e70744d4388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>