--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb614f312f8b84c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89557fff2ece46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fb1e70744d4388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc36c5b09704392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e250692dad34415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fb1e70744d4388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c842fda4e344c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc36c5b09704392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>