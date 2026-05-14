--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89557fff2ece46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6be3d7ef34e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc36c5b09704392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c921ebe8b9c4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c842fda4e344c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc36c5b09704392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc531662f36b74937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c921ebe8b9c4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>