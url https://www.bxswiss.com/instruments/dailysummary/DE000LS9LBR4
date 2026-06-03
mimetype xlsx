--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f6be3d7ef34e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251cae5ca0e94922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c921ebe8b9c4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e650a65a2394d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc531662f36b74937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c921ebe8b9c4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc248c495098f482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e650a65a2394d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>182,766</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,054</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,534</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>