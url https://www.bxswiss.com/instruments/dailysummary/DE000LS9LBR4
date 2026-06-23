--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251cae5ca0e94922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0854078b7add4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e650a65a2394d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5d418b49064f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc248c495098f482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e650a65a2394d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f6f7e62b64679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5d418b49064f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>