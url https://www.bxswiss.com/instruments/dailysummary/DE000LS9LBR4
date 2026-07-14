--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0854078b7add4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8300c1cd4584aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5d418b49064f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce34e6d11704e62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032f6f7e62b64679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5d418b49064f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da0990a45eb4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce34e6d11704e62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>