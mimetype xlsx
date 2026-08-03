--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8300c1cd4584aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ce65b870ea464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce34e6d11704e62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f8874a99c94c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da0990a45eb4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce34e6d11704e62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c67105b855b488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f8874a99c94c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>