--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ce65b870ea464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c8c4e3b9dc43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f8874a99c94c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123243b252f94ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c67105b855b488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f8874a99c94c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7faecc6d5ad45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123243b252f94ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>209,471</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>