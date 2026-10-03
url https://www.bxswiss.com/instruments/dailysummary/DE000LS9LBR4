--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c8c4e3b9dc43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1316d61ed24f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R123243b252f94ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34af11578aa24a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7faecc6d5ad45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R123243b252f94ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6710bf238b9247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34af11578aa24a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>213,413</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,222</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>213,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,392</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>