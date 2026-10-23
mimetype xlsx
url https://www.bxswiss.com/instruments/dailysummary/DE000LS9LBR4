--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba1316d61ed24f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc569c7e0ee144c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34af11578aa24a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53da9f89a69342e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6710bf238b9247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34af11578aa24a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e619748e50c48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53da9f89a69342e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Future Return</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>