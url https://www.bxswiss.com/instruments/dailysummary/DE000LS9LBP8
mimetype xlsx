--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461870cd16664f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090a1752ebe64c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8468183400774c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7791dc05544121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91268ad5fc34438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8468183400774c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64867739d2f346b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7791dc05544121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>