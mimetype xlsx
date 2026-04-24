--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090a1752ebe64c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8150ca00b3bc4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd7791dc05544121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97820713dcc94d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64867739d2f346b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd7791dc05544121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e2002eac4f4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97820713dcc94d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>