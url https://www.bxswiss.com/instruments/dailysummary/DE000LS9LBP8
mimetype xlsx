--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8150ca00b3bc4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44124e81962f4eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97820713dcc94d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f842d608244923"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62e2002eac4f4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97820713dcc94d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68837951fc6547b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f842d608244923" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>