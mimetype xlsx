--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44124e81962f4eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd55e35c9b34f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f842d608244923"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61eeae52704e4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68837951fc6547b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f842d608244923" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ba30b1c25542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61eeae52704e4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>126,289</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,907</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>124,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>