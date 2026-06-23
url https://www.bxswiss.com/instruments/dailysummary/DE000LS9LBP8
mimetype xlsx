--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd55e35c9b34f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658922e74f1c4f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61eeae52704e4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1092a9f5634f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ba30b1c25542b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61eeae52704e4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de830199fc842cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1092a9f5634f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>