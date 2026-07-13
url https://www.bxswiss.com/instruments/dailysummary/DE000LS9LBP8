--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658922e74f1c4f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf98d1f94d3c444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1092a9f5634f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5baed92d4f849fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de830199fc842cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1092a9f5634f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6993d6df382d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5baed92d4f849fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>