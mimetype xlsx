--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf98d1f94d3c444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa46523a605246f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5baed92d4f849fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73486c67be6145b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6993d6df382d46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5baed92d4f849fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e353ee2bd0497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73486c67be6145b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>120,191</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>121,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>