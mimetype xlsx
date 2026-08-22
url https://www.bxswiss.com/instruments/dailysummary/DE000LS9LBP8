--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa46523a605246f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998752d829fe4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73486c67be6145b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc500a9df34ea4714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e353ee2bd0497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73486c67be6145b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b0b404de554695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc500a9df34ea4714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>121,756</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>123,022</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>