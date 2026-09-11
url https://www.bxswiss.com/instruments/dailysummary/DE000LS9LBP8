--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998752d829fe4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e42fa3894ee4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc500a9df34ea4714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfc44c3c1a043d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3b0b404de554695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc500a9df34ea4714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2a2c8fd7e74e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfc44c3c1a043d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>