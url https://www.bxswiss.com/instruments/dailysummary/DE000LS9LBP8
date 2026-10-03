--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e42fa3894ee4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787819728e6b4654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfc44c3c1a043d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058b112c3b744a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b2a2c8fd7e74e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfc44c3c1a043d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938a54871e7b4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058b112c3b744a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>