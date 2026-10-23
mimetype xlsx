--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R787819728e6b4654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e14df6b6c0e47a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R058b112c3b744a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R089bd5ede15e4591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938a54871e7b4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R058b112c3b744a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8065345ad3814bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R089bd5ede15e4591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SCHOKOLADE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBP8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>