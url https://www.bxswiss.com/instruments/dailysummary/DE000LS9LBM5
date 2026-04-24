--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf723aa4c117149b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e0c01700a2431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a5f312fdf34535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c7c56452354191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b957c8dda242f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a5f312fdf34535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3164fe661e437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c7c56452354191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>142,564</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>