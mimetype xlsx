--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e0c01700a2431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fa03942b03456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0c7c56452354191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7aca2d06e145fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3164fe661e437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0c7c56452354191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2449a0c71c5c4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7aca2d06e145fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>142,052</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,306</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>143,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,975</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>