--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51fa03942b03456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3222b74efc2f476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7aca2d06e145fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933a5f2f994541f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2449a0c71c5c4ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7aca2d06e145fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100dcc3611b74dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933a5f2f994541f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>