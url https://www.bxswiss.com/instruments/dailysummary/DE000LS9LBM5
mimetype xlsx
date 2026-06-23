--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3222b74efc2f476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e89f9f3532415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933a5f2f994541f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149fc70c1400473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100dcc3611b74dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933a5f2f994541f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49483cb4e624697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149fc70c1400473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>