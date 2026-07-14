--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e89f9f3532415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51031dd0f1da4f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149fc70c1400473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4dc021ce3934d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49483cb4e624697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149fc70c1400473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1151a7aca8f34bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4dc021ce3934d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>134,945</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,679</x:t>
-[...463 lines deleted...]
-          <x:t>128,619</x:t>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>