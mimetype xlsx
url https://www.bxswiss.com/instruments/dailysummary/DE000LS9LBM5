--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51031dd0f1da4f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7fe42b9ccf4bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4dc021ce3934d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe347d6b2972417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1151a7aca8f34bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4dc021ce3934d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73eef7a58614500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe347d6b2972417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>