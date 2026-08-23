--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7fe42b9ccf4bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adffbdadc9d47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe347d6b2972417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8610471df4be4f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc73eef7a58614500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe347d6b2972417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e02644498c24c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8610471df4be4f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>