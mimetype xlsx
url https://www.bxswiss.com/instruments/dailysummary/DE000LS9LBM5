--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adffbdadc9d47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d36f5b4c02c4f21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8610471df4be4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f10f3af124b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e02644498c24c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8610471df4be4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c31434d2dd4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f10f3af124b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>