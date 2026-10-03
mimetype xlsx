--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d36f5b4c02c4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340593ebd4494267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a6f10f3af124b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f900d224d074f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04c31434d2dd4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a6f10f3af124b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f2a56810464da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f900d224d074f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>