--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340593ebd4494267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41e95020a27401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f900d224d074f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbac5cf73168407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f2a56810464da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f900d224d074f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d30b8162c954a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbac5cf73168407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Worlds Finest Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>