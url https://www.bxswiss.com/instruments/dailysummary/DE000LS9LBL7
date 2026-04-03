--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a36b19f25534652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb319771a10e46fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fa1020dcb24798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610f0208e6544cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbca702108f74fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fa1020dcb24798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252203b0ff4c4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610f0208e6544cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...279 lines deleted...]
-          <x:t>113,177</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,002</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>112,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>