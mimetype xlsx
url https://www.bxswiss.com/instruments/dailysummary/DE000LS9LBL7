--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb319771a10e46fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634fa851d11d4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610f0208e6544cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6258aa39994826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252203b0ff4c4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610f0208e6544cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fbc28d6a2c4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6258aa39994826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>