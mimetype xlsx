--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R634fa851d11d4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0a09681c7e446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6258aa39994826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a0ec594d2941a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8fbc28d6a2c4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6258aa39994826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb261a1df13154793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a0ec594d2941a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>