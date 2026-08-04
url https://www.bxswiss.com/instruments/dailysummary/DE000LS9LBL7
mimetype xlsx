--- v6 (2026-05-16)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0a09681c7e446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cefb0eed394385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76a0ec594d2941a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e00723935e4470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb261a1df13154793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76a0ec594d2941a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d006ddfadae47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e00723935e4470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,571</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>