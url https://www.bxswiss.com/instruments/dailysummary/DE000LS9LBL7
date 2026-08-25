--- v7 (2026-08-04)
+++ v8 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cefb0eed394385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186eeb8e3b7d4a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e00723935e4470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35d010a61fc4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d006ddfadae47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e00723935e4470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1fa27cd8a94bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35d010a61fc4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>