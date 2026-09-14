--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186eeb8e3b7d4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3ecef2211346b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb35d010a61fc4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6e6c3ceb9a417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba1fa27cd8a94bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb35d010a61fc4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea012c26c7843a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6e6c3ceb9a417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>