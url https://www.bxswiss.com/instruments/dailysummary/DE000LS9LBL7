--- v9 (2026-09-14)
+++ v10 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b3ecef2211346b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb28c387874b44620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6e6c3ceb9a417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab62e0c3d44440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea012c26c7843a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6e6c3ceb9a417b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d0d468972f46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab62e0c3d44440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien für Gegenwart und Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>127,933</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>