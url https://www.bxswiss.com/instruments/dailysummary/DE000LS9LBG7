--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a9bf91485c4f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de1f06f3c0f4838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2503a2c1daf40a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd354f3394144034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6baf2369a7694865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2503a2c1daf40a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe480d10b084215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd354f3394144034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>