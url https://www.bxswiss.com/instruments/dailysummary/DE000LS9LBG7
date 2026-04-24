--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1de1f06f3c0f4838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9701f2aa88b44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd354f3394144034"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad14943ef754c5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe480d10b084215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd354f3394144034" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3a2bfa35e24967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad14943ef754c5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>