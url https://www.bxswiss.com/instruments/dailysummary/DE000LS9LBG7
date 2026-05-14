--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9701f2aa88b44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c05c0a178404746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad14943ef754c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b360c434e64ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3a2bfa35e24967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad14943ef754c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3638625ed3c4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b360c434e64ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>