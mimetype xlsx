--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c05c0a178404746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708af7144e4042e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b360c434e64ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f813ec78e44854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3638625ed3c4c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b360c434e64ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8532c0cca254687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f813ec78e44854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,289</x:t>
-[...225 lines deleted...]
-          <x:t>108,775</x:t>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>