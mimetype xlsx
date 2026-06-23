--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708af7144e4042e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462a7d81fc0946c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f813ec78e44854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2007e3f6fcce4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8532c0cca254687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f813ec78e44854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9028d48e60d14ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2007e3f6fcce4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>