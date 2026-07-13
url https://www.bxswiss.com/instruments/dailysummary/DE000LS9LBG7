--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462a7d81fc0946c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9824149bd2c4ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2007e3f6fcce4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e06c75e82f422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9028d48e60d14ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2007e3f6fcce4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31b69bc1dd24163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e06c75e82f422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>