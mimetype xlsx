--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9824149bd2c4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7811efba53c440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e06c75e82f422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f3e2ac9e1f44d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31b69bc1dd24163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e06c75e82f422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747126158e4e44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f3e2ac9e1f44d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>