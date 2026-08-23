--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7811efba53c440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3027f34eea6461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f3e2ac9e1f44d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaee63e9b464706"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747126158e4e44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f3e2ac9e1f44d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc09453e3504869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaee63e9b464706" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>