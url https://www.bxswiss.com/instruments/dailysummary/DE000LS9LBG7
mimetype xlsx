--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3027f34eea6461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb388455aecf4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eaee63e9b464706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d4c455b622949ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc09453e3504869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eaee63e9b464706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153430523b54dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d4c455b622949ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>117,964</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,135</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>118,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,283</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>