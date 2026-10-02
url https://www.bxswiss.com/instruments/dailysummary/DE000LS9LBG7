--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb388455aecf4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503b31e0109c481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d4c455b622949ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755910f7bed6455c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153430523b54dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d4c455b622949ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269d9265262444e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755910f7bed6455c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>