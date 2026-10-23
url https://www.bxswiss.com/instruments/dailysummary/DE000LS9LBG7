--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R503b31e0109c481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bca89891064d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755910f7bed6455c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra270ad72086c4cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269d9265262444e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755910f7bed6455c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb407d9cbf1740d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra270ad72086c4cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OptimierungDeutscherAktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBG7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>