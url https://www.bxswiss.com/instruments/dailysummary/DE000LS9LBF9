--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e8f3c245b14bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1718cbcf0c9748a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2002bfae8f4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891c1094c9094dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fbb37615e7465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2002bfae8f4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116f08b1196b4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891c1094c9094dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>188,746</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,808</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>186,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,069</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>