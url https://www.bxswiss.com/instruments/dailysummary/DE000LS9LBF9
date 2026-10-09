--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1718cbcf0c9748a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8c66ff635745a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891c1094c9094dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fdda01fc9a49f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116f08b1196b4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891c1094c9094dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf0c6bc52604fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fdda01fc9a49f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>