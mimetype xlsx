--- v14 (2026-10-09)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8c66ff635745a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4603507c9c4951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fdda01fc9a49f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e3c325617f4ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf0c6bc52604fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fdda01fc9a49f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1bfaa086124054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e3c325617f4ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>