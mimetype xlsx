--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff0d7acf3bc4127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07138fbe1639441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af35e6005ac42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d7c1d6b8024c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7b95de817d4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af35e6005ac42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e4f821c8c14ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d7c1d6b8024c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>173,093</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,130</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>168,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,978</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>