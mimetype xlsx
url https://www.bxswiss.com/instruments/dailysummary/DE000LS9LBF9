--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07138fbe1639441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a058af589a4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d7c1d6b8024c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55f9d346d3b4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e4f821c8c14ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d7c1d6b8024c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfc9d46c98a45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55f9d346d3b4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>