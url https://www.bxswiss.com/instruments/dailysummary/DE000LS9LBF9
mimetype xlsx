--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a058af589a4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce4ae032692489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55f9d346d3b4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823098ee4e054685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cfc9d46c98a45b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55f9d346d3b4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264219e34a35489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823098ee4e054685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>