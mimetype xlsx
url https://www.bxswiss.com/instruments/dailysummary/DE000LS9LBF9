--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce4ae032692489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a63d79b29214032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823098ee4e054685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48719a5f91b74286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264219e34a35489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823098ee4e054685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f26e15c05445cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48719a5f91b74286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>