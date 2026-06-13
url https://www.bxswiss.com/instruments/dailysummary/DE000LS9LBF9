--- v9 (2026-06-10)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a63d79b29214032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4105fb915ae8407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48719a5f91b74286"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97bb45e5f654700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f26e15c05445cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48719a5f91b74286" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ff355c10934ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97bb45e5f654700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>