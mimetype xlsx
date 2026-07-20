--- v10 (2026-06-13)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4105fb915ae8407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd61eb4f99fe48ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97bb45e5f654700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f0026801164c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ff355c10934ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97bb45e5f654700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c0a74fd5424237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f0026801164c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>231,486</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>