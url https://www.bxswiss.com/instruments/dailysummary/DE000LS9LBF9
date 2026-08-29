--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd61eb4f99fe48ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e8f3c245b14bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3f0026801164c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e2002bfae8f4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c0a74fd5424237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3f0026801164c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fbb37615e7465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e2002bfae8f4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zukunft Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>174,827</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>