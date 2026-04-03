--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bffc1e83b24650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4184eb8240f540fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08f8ef514b34265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12903436d654616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f5f0c0073894f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08f8ef514b34265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54ff2f80be74bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12903436d654616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>