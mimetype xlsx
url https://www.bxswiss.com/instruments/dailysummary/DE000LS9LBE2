--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4184eb8240f540fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc089b359e844444" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd12903436d654616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8dc7ce9f9134b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra54ff2f80be74bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd12903436d654616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3ef594c5024fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8dc7ce9f9134b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>154,525</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,010</x:t>
-[...355 lines deleted...]
-          <x:t>161,710</x:t>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>