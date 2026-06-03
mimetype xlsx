--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc089b359e844444" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17f173236174590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8dc7ce9f9134b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc6326874364aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3ef594c5024fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8dc7ce9f9134b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08e45d12ba94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc6326874364aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>156,486</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>