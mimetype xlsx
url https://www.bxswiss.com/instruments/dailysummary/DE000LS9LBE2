--- v7 (2026-06-03)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf17f173236174590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c05d009baea4ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc6326874364aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree13dd78ffd64e5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb08e45d12ba94dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc6326874364aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22998d2634164c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree13dd78ffd64e5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>