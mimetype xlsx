--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c05d009baea4ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbb10cba8394b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree13dd78ffd64e5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83aea0e1ed0a4246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22998d2634164c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree13dd78ffd64e5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41e69ba1bfa4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83aea0e1ed0a4246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>