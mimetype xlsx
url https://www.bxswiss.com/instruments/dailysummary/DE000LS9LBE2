--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbb10cba8394b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bdf686b6434844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83aea0e1ed0a4246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a89f28b99164dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra41e69ba1bfa4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83aea0e1ed0a4246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf85650ddc584da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a89f28b99164dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>140,040</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>