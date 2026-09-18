--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bdf686b6434844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e016c080d834c57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a89f28b99164dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4953db2723fe4b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf85650ddc584da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a89f28b99164dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4678c3d09e44cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4953db2723fe4b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>