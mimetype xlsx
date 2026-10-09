--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e016c080d834c57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04c387131ab4161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4953db2723fe4b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefc82ffa0114dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4678c3d09e44cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4953db2723fe4b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479147ebe15f438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefc82ffa0114dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>