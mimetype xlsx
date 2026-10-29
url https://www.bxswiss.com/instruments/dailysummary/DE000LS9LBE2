--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04c387131ab4161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b3273b9d104217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfefc82ffa0114dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd62f16b984414087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R479147ebe15f438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfefc82ffa0114dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdec2f1a979b94869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd62f16b984414087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Optimus 1-Substanzwerte D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>