--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R427fe5e8b1b84916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2841090d5ad34f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59fe2d352de46a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292457df414942f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3efbdfd2f9fa40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59fe2d352de46a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96f9810db0b4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292457df414942f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>