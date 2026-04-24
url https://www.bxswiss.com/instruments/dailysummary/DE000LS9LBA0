--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2841090d5ad34f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037048104e0349b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R292457df414942f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4418e183f9b44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96f9810db0b4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R292457df414942f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cd6564fff04d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4418e183f9b44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,091</x:t>
@@ -764,31 +346,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>