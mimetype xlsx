--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037048104e0349b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37ccb72614a452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4418e183f9b44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82abd9f8b064cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cd6564fff04d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4418e183f9b44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d9dd516e2645bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82abd9f8b064cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,361 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...309 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -670,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>