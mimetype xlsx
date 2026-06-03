--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37ccb72614a452a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c67a94163c4d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb82abd9f8b064cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57c10689337464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d9dd516e2645bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb82abd9f8b064cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ce43a5897e4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57c10689337464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,392 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>164,867</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>