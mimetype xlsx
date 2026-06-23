--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c67a94163c4d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a70e6b6fd99418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re57c10689337464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f10b099312d4f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ce43a5897e4925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re57c10689337464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559ffb3fdc8b4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f10b099312d4f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,228 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -510,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>