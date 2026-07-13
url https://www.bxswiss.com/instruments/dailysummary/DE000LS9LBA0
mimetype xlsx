--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a70e6b6fd99418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd672bc007c477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f10b099312d4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5004031197b14d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559ffb3fdc8b4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f10b099312d4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0bcb474d734c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5004031197b14d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>