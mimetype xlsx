--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd672bc007c477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be92c92720c42fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5004031197b14d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd74cc87a304a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0bcb474d734c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5004031197b14d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c44189d92f84f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd74cc87a304a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,356</x:t>
@@ -737,31 +319,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>