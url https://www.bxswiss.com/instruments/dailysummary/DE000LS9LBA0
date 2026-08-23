--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be92c92720c42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85ef7a6628b4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd74cc87a304a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381918b934b1468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c44189d92f84f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd74cc87a304a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b2cde5685a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381918b934b1468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,750</x:t>
@@ -724,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>