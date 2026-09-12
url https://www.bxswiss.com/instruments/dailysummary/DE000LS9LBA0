--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85ef7a6628b4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99630fa860234a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381918b934b1468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f50086d59924214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b2cde5685a466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381918b934b1468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92087ea8ca64b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f50086d59924214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,371 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,169</x:t>
@@ -684,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>