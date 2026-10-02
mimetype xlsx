--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99630fa860234a50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd98d606f9a4764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f50086d59924214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f1b00bac994ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92087ea8ca64b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f50086d59924214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a598000fc94d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f1b00bac994ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>