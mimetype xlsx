--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd98d606f9a4764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74795dfd7dda492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f1b00bac994ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78598b9bb264140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a598000fc94d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f1b00bac994ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ebb6dc4a9d74f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78598b9bb264140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trend System 4.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LBA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,794</x:t>
@@ -791,31 +346,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>