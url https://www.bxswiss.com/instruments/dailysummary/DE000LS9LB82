--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f9c4e63ee74f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efbf758c3b44df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd2023e707c426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff8979efaca4653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9faca4ea8b224355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd2023e707c426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656665122cab4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff8979efaca4653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>196,588</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,557</x:t>
-[...409 lines deleted...]
-          <x:t>195,269</x:t>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>