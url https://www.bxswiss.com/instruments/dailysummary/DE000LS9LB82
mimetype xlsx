--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efbf758c3b44df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96745fa4afbc4180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff8979efaca4653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2deed92882844807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656665122cab4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff8979efaca4653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4983e7f9eb71429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2deed92882844807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>