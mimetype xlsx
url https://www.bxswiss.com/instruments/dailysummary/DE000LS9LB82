--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96745fa4afbc4180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e1c0c72aad44dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2deed92882844807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b3d7963e7e43f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4983e7f9eb71429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2deed92882844807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1d332203044ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b3d7963e7e43f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>