--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30e1c0c72aad44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f6382d185a4d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9b3d7963e7e43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edbcdbe219a491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1d332203044ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9b3d7963e7e43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01238ddd714646bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edbcdbe219a491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...419 lines deleted...]
-          <x:t>195,920</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>192,854</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>