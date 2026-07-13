--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f6382d185a4d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2704bbcb6f046a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edbcdbe219a491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e60c6b2a9dc4740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01238ddd714646bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edbcdbe219a491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176d95609a6e4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e60c6b2a9dc4740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>