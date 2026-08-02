--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2704bbcb6f046a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07a9976eaa647da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e60c6b2a9dc4740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cffd4a41ad4f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176d95609a6e4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e60c6b2a9dc4740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4042c666799e4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cffd4a41ad4f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>