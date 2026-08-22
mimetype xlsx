--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07a9976eaa647da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e329492a20340b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30cffd4a41ad4f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8696b383aea4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4042c666799e4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30cffd4a41ad4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433989207cbb44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8696b383aea4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>