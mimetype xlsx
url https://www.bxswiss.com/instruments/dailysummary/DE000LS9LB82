--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e329492a20340b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd27b4a8c6c4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8696b383aea4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2578dbb08d040b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433989207cbb44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8696b383aea4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf758facf7c7f42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2578dbb08d040b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>