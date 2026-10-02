--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd27b4a8c6c4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc6edef43f247f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2578dbb08d040b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcecafc27e5546c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf758facf7c7f42a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2578dbb08d040b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689d628834a4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcecafc27e5546c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>