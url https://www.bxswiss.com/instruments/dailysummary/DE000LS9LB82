--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc6edef43f247f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa386aadbb944dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcecafc27e5546c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ba9fe27e464767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689d628834a4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcecafc27e5546c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf386888951d43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ba9fe27e464767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum &amp; Dividende Pro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB82</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>210,617</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,882</x:t>
-[...458 lines deleted...]
-          <x:t>205,353</x:t>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>