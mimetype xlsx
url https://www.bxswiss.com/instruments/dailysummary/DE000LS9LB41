--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c8f539becb476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c3f19ff79647f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40392e9000cf4076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46290498359b42e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73901c4f2681406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40392e9000cf4076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ef4f00975e49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46290498359b42e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>