--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c3f19ff79647f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03d8dd7eac3411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46290498359b42e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26ad8a091234391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73ef4f00975e49df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46290498359b42e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe16f52478234bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26ad8a091234391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>