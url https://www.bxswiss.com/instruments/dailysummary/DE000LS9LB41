--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03d8dd7eac3411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f529a6140d54b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26ad8a091234391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0253981df646426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe16f52478234bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26ad8a091234391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049242a076d8489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0253981df646426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>