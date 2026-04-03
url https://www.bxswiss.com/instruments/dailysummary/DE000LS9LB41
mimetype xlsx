--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece22d1e3d1443d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree89c311fde24e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5953b154fc77423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c3efff5c2f44e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ddf69afc3dd4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5953b154fc77423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d51a416adae4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c3efff5c2f44e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>