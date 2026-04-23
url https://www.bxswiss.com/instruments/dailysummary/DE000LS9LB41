--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree89c311fde24e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0563d0a4d84e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c3efff5c2f44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f26cf38de644ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d51a416adae4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c3efff5c2f44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4033fde85b4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f26cf38de644ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>114,033</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,708</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>