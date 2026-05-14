--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0563d0a4d84e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b46090ce4c4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7f26cf38de644ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redadae6f1d494aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4033fde85b4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7f26cf38de644ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74081be7b3e84a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redadae6f1d494aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>