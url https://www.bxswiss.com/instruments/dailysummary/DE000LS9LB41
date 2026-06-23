--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b46090ce4c4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f6307a49194882" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redadae6f1d494aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c58e110313c4149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74081be7b3e84a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redadae6f1d494aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246af2d2efa4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c58e110313c4149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,170</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>