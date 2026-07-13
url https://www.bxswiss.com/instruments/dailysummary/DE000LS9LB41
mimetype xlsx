--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f6307a49194882" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4bc32854b642c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c58e110313c4149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788f98efc9794407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6246af2d2efa4de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c58e110313c4149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccdcf53438c4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788f98efc9794407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>