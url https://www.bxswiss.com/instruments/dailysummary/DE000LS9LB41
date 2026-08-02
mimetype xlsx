--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4bc32854b642c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac5bcd4f92f4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788f98efc9794407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6101e137ad94403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ccdcf53438c4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788f98efc9794407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f22dd4d802b43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6101e137ad94403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>134,441</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,723</x:t>
-[...512 lines deleted...]
-          <x:t>133,082</x:t>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>