--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac5bcd4f92f4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c8f539becb476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6101e137ad94403c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40392e9000cf4076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f22dd4d802b43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6101e137ad94403c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73901c4f2681406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40392e9000cf4076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Extended Hospitality Corps.</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>