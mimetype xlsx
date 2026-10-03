--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029bfa1221bc4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524d287ed3c743d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b04a5232de4ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f149d8bc6d4976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3316c26ec044b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b04a5232de4ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad48a287ab104086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f149d8bc6d4976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>