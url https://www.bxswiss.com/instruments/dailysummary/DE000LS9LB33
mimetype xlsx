--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524d287ed3c743d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad20c747fa38487d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f149d8bc6d4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc88b17611af4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad48a287ab104086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f149d8bc6d4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd33f69204e4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc88b17611af4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>