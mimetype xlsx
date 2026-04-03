--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9ba5bf03484087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70032c014e174bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf46affc093f40ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8aa70687bb4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae59a8eac14248dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf46affc093f40ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a8f30c503a4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8aa70687bb4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>