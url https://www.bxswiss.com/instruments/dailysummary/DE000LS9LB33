--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70032c014e174bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4569cb44596b4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d8aa70687bb4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10487a13b3e949f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a8f30c503a4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d8aa70687bb4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7ce00b01644f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10487a13b3e949f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>70,203</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>71,579</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,583</x:t>
-[...4 lines deleted...]
-          <x:t>72,612</x:t>
+          <x:t>74,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>