--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4569cb44596b4467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb573a0c67443497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10487a13b3e949f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8771b5cae5ff4127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7ce00b01644f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10487a13b3e949f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd192f2119b39408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8771b5cae5ff4127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,553</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>77,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,567</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>