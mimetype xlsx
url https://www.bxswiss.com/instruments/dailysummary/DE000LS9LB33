--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb573a0c67443497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8eb188535b48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8771b5cae5ff4127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98709d42666a4ee2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd192f2119b39408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8771b5cae5ff4127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bea9b6ec4d4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98709d42666a4ee2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>96,261</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>