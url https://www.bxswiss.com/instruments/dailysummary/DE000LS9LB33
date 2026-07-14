--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8eb188535b48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c7e98c51d34081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98709d42666a4ee2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a0ef9b4722a4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bea9b6ec4d4781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98709d42666a4ee2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7513e4fa94991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a0ef9b4722a4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>