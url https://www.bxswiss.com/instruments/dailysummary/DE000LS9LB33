--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c7e98c51d34081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf286df9b407946f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a0ef9b4722a4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac683f9b05c4a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7513e4fa94991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a0ef9b4722a4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa93de6f039a4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac683f9b05c4a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>