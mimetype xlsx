--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf286df9b407946f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821a9d1e20e6495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ac683f9b05c4a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a23f8150a3543b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa93de6f039a4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ac683f9b05c4a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f049893d57d41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a23f8150a3543b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>88,686</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,360</x:t>
-[...247 lines deleted...]
-          <x:t>88,114</x:t>
+          <x:t>86,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>