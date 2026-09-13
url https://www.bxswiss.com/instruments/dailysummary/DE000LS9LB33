--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821a9d1e20e6495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029bfa1221bc4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a23f8150a3543b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b04a5232de4ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f049893d57d41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a23f8150a3543b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3316c26ec044b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b04a5232de4ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Performance + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LB33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>