--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038690f43bda4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc223a172aed54d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb90b5edbfb4cfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24580b612a34dac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f9af3abb264755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb90b5edbfb4cfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ce9ecdcf444fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24580b612a34dac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>