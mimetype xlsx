--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc223a172aed54d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e16b4f2fab4a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24580b612a34dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a25e5d4dde40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ce9ecdcf444fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24580b612a34dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85fd676264f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a25e5d4dde40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>