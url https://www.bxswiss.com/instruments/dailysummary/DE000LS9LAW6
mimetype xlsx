--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e16b4f2fab4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2d26b1ba664802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96a25e5d4dde40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2010e2b53af54a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85fd676264f467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96a25e5d4dde40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8d54eff13948b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2010e2b53af54a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>