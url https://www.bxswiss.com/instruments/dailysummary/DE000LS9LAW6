--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64672c9ac0243d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa09aa94a7244fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ed6f4127894b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24faa2e2b8d4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a09c95d8d34099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ed6f4127894b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90143d0ee9b4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24faa2e2b8d4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>