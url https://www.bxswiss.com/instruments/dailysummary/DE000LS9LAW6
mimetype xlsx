--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa09aa94a7244fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba00ef8af27472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd24faa2e2b8d4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6d913e8d4c480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90143d0ee9b4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd24faa2e2b8d4169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ad495d830d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6d913e8d4c480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>