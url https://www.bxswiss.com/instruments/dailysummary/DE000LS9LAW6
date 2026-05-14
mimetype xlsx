--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ba00ef8af27472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88c2f91c6145ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6d913e8d4c480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa830a3f036c4e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ad495d830d4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6d913e8d4c480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542b3a8fa5074088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa830a3f036c4e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>