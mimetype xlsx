--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f88c2f91c6145ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da5a2ac022f47fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa830a3f036c4e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6596f84dd3b24585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542b3a8fa5074088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa830a3f036c4e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27f6fe2b99c4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6596f84dd3b24585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>