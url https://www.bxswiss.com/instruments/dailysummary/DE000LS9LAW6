--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da5a2ac022f47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2674719c8bd4f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6596f84dd3b24585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d89b8a865c4a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27f6fe2b99c4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6596f84dd3b24585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfb14a294c84932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d89b8a865c4a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>