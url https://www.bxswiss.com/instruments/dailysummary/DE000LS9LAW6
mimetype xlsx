--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2674719c8bd4f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce7aa4d5644434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d89b8a865c4a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e16d11d34b47a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bfb14a294c84932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d89b8a865c4a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ab8ae1daca4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e16d11d34b47a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>