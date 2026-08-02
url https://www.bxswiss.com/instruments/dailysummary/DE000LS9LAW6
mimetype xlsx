--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce7aa4d5644434" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6569d20e6a4d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e16d11d34b47a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce9b0b80caa4b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ab8ae1daca4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e16d11d34b47a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bad5c86f60941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce9b0b80caa4b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>