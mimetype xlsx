--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e6569d20e6a4d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038690f43bda4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce9b0b80caa4b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fb90b5edbfb4cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bad5c86f60941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce9b0b80caa4b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f9af3abb264755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fb90b5edbfb4cfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wertefinder Technologie 5G</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>