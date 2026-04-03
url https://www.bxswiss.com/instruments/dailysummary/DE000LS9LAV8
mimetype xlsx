--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7625a22b054f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1c0f7b737442f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb797e39335364bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d952fe5e0134063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8880f82a6e2b47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb797e39335364bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a101b6f14874338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d952fe5e0134063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>