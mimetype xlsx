--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f1c0f7b737442f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5659df48c5ee4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d952fe5e0134063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07f72f56e664ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a101b6f14874338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d952fe5e0134063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5047edafc4a14a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07f72f56e664ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>