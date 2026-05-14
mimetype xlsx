--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5659df48c5ee4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7a1219c341487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07f72f56e664ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15d4637aab64d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5047edafc4a14a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07f72f56e664ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e54fee408364cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15d4637aab64d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>