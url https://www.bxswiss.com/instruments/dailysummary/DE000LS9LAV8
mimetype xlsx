--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7a1219c341487e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd860210080794415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15d4637aab64d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8729541c9bb54a3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e54fee408364cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15d4637aab64d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169a30f3fa054ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8729541c9bb54a3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>230,642</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>