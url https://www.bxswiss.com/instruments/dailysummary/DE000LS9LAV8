--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd860210080794415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8a60d635984d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8729541c9bb54a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f350d84c024ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169a30f3fa054ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8729541c9bb54a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e4bb1794234076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f350d84c024ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>