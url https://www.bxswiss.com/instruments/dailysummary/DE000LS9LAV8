--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b8a60d635984d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d40d4e96a04c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f350d84c024ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45e3a6dd8634a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1e4bb1794234076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f350d84c024ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014221221e974f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45e3a6dd8634a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>