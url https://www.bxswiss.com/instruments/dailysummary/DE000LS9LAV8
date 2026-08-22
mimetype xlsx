--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7d40d4e96a04c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6112e69e621647f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45e3a6dd8634a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a7eb64bb274282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014221221e974f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45e3a6dd8634a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2360ccae8e4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a7eb64bb274282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>