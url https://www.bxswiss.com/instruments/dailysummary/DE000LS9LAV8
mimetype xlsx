--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6112e69e621647f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b42fae909b04fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a7eb64bb274282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6564a3b576314378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad2360ccae8e4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a7eb64bb274282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6213d2e97c94b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6564a3b576314378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>