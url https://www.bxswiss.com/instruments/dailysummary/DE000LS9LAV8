--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b42fae909b04fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fa76c7afcc4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6564a3b576314378"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c5e900051c4611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6213d2e97c94b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6564a3b576314378" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d0fa98c6684360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c5e900051c4611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>