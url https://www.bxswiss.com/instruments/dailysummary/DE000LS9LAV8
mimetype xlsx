--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fa76c7afcc4cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649898ac0b50462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c5e900051c4611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b70f98ff2424feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d0fa98c6684360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c5e900051c4611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a16d7817e924260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b70f98ff2424feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Zahnfee</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAV8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,071</x:t>
-[...306 lines deleted...]
-          <x:t>250,881</x:t>
+          <x:t>253,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>