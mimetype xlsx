--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c3a145aaa44bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7063015c01f645b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e2d388393f46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000cc4cc1cb043e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9063aea75a243e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e2d388393f46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6fd32cd5b344411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000cc4cc1cb043e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>353,992</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>