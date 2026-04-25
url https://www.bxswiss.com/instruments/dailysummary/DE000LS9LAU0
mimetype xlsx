--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7063015c01f645b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eab7ca63b0451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000cc4cc1cb043e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3292eb3062534299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6fd32cd5b344411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000cc4cc1cb043e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8283360481e4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3292eb3062534299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>