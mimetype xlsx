--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eab7ca63b0451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2472c01e3d4f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3292eb3062534299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6964316746904657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8283360481e4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3292eb3062534299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2912844051848b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6964316746904657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>