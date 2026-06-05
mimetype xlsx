--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f2472c01e3d4f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56e360208dc48ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6964316746904657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd707853bd04441d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2912844051848b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6964316746904657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef930993e9e4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd707853bd04441d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>365,944</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>365,206</x:t>
-[...296 lines deleted...]
-          <x:t>361,433</x:t>
+          <x:t>364,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>