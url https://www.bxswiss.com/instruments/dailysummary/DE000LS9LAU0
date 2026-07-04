--- v9 (2026-06-05)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56e360208dc48ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4998606fb24ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd707853bd04441d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87fc889548f40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef930993e9e4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd707853bd04441d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f0a0d03a6745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87fc889548f40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>360,857</x:t>
-[...225 lines deleted...]
-          <x:t>363,194</x:t>
+          <x:t>360,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>