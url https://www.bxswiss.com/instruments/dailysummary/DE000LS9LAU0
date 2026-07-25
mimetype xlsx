--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4998606fb24ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7627d77d79f94e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb87fc889548f40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd62f9dcd7844bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f0a0d03a6745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb87fc889548f40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4ee37367bf4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd62f9dcd7844bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,965</x:t>
-[...495 lines deleted...]
-          <x:t>358,607</x:t>
+          <x:t>359,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>