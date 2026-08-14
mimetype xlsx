--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7627d77d79f94e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ea9ca851344080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd62f9dcd7844bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c255cae76d4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4ee37367bf4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd62f9dcd7844bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa73ab5e14bb4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c255cae76d4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>