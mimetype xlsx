--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ea9ca851344080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red87786ad8ae4cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c255cae76d4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9feb4ee9620045eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa73ab5e14bb4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c255cae76d4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c10e07e6604556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9feb4ee9620045eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>361,843</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>360,835</x:t>
-[...571 lines deleted...]
-          <x:t>362,584</x:t>
+          <x:t>363,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>