--- v13 (2026-09-03)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red87786ad8ae4cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8052a4306a2c465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9feb4ee9620045eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36264b2c12a94267"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c10e07e6604556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9feb4ee9620045eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b289fc45c3048d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36264b2c12a94267" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>