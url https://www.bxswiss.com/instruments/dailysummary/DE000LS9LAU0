--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8052a4306a2c465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3fd9e83d994094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36264b2c12a94267"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3edc9f0329044dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b289fc45c3048d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36264b2c12a94267" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd110c1625f6a4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3edc9f0329044dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>362,475</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,621</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>