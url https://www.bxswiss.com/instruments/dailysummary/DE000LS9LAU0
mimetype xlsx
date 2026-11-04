--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3fd9e83d994094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref89519859c04bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3edc9f0329044dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982c25908bfc48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd110c1625f6a4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3edc9f0329044dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R223d401accaf43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982c25908bfc48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Energierevolution</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>