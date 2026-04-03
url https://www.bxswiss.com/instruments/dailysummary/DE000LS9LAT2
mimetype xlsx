--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd926b488043f4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe56d399bbd4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db9472505234524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf205879512504b16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb69f44de7e4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db9472505234524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e7d4a84a924c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf205879512504b16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>