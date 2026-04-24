--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe56d399bbd4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1c7352878043c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf205879512504b16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dcdffad348494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91e7d4a84a924c18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf205879512504b16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5f5e351fb14026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dcdffad348494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,977</x:t>
@@ -764,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>