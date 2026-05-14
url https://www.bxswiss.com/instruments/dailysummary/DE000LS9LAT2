--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1c7352878043c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a722517ed314f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69dcdffad348494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439dd6e66acd4569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5f5e351fb14026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69dcdffad348494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96bca0adc9740fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439dd6e66acd4569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,401</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>