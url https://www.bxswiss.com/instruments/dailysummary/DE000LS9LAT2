--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a722517ed314f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27c75fe0ddf4b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439dd6e66acd4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1322f0f1f8244baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96bca0adc9740fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439dd6e66acd4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945fbe37a51c4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1322f0f1f8244baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>