--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf27c75fe0ddf4b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263a440dedec4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1322f0f1f8244baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1668b0a661489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945fbe37a51c4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1322f0f1f8244baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2221215d3f1349b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1668b0a661489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>