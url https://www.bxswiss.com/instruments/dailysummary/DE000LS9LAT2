--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263a440dedec4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc9713db8854df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1668b0a661489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526aaaf03ad34d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2221215d3f1349b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1668b0a661489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9917a35e42748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526aaaf03ad34d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,115</x:t>
-[...387 lines deleted...]
-          <x:t>152,495</x:t>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>