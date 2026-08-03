--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc9713db8854df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86993115eb7a4c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R526aaaf03ad34d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c78f0bc4e3f4879"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9917a35e42748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R526aaaf03ad34d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5601b10c7ee4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c78f0bc4e3f4879" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>