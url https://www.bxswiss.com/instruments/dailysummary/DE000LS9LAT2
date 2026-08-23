--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86993115eb7a4c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074bf61e50804ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c78f0bc4e3f4879"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f5180a8ed945d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5601b10c7ee4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c78f0bc4e3f4879" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe6d6c5d602411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f5180a8ed945d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,941</x:t>
@@ -737,31 +299,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>