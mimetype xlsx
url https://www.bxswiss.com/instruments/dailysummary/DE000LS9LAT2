--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074bf61e50804ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30a2cf8835c4835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98f5180a8ed945d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d709b4067cb49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe6d6c5d602411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98f5180a8ed945d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c90ab3f067f41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d709b4067cb49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -704,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>