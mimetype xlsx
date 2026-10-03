--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30a2cf8835c4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001dd1fcd2794531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d709b4067cb49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea8a44e44104e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c90ab3f067f41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d709b4067cb49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra499594637c84275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea8a44e44104e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>