--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001dd1fcd2794531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d9e672630543fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea8a44e44104e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76c1207d6d2240b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra499594637c84275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea8a44e44104e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e347292499e463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76c1207d6d2240b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzerne und Dividenden</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>