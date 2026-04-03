--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d65ed10e6d497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769514058ac4af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6151770a2e744d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d8aff8bfd54020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc669b3c42394982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6151770a2e744d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b117263e97e4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d8aff8bfd54020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>