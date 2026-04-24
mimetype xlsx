--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2769514058ac4af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3489c69d03ef4acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d8aff8bfd54020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4831eb8ea11840e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b117263e97e4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d8aff8bfd54020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc09829df9f4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4831eb8ea11840e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>125,972</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,100</x:t>
-[...387 lines deleted...]
-          <x:t>124,970</x:t>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>