--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3489c69d03ef4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ed4c9f68784359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4831eb8ea11840e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5da5a59d4c40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc09829df9f4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4831eb8ea11840e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0433e6347143fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5da5a59d4c40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,435</x:t>
-[...576 lines deleted...]
-          <x:t>121,837</x:t>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>