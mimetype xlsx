--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ed4c9f68784359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd108f9a15f43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5da5a59d4c40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8f8d79d9c548f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0433e6347143fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5da5a59d4c40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfe94cb0f9e4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8f8d79d9c548f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>123,893</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,114</x:t>
-[...60 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,656</x:t>
-[...333 lines deleted...]
-          <x:t>121,442</x:t>
+          <x:t>122,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>