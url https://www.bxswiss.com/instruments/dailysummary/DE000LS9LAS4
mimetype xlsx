--- v9 (2026-06-13)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd108f9a15f43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4955d448bca14e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8f8d79d9c548f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336dc7a590eb44a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfe94cb0f9e4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8f8d79d9c548f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d6f2075ee54fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336dc7a590eb44a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,324</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>120,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,115</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>