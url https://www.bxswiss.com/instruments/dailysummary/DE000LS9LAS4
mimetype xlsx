--- v10 (2026-07-07)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4955d448bca14e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1a40a5face4476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R336dc7a590eb44a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8d3a50dd0f4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d6f2075ee54fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R336dc7a590eb44a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a170e61bef4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8d3a50dd0f4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>