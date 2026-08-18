--- v11 (2026-07-29)
+++ v12 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1a40a5face4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ddc6fbbe94ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a8d3a50dd0f4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae91f2b017004d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a170e61bef4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a8d3a50dd0f4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc263a2dd62ee4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae91f2b017004d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>