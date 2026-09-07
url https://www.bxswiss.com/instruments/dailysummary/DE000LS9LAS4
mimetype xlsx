--- v12 (2026-08-18)
+++ v13 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ddc6fbbe94ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e15637a69aa444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae91f2b017004d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990fcb73e56c4d8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc263a2dd62ee4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae91f2b017004d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef65bad659547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990fcb73e56c4d8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>