--- v13 (2026-09-07)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e15637a69aa444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c568d1856f4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990fcb73e56c4d8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe423978a8014e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef65bad659547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990fcb73e56c4d8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9842b725fd7d4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe423978a8014e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>