--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c568d1856f4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f06976c5dfe4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe423978a8014e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf83faae5884104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9842b725fd7d4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe423978a8014e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd35d4f64654ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf83faae5884104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstum, Value und Ethik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>