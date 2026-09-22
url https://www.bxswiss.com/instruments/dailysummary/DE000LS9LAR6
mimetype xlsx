--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2892e367131640ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d8e3f65d08462b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7829d0d337d6487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49ff19490ab4d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd5a565a3b742bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7829d0d337d6487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a3ce7b31454511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49ff19490ab4d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>