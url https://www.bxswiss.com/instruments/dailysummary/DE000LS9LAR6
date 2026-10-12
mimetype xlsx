--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d8e3f65d08462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334a058f5a2646ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49ff19490ab4d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e298d2aee8c4cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a3ce7b31454511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49ff19490ab4d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab79d2fd52347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e298d2aee8c4cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>