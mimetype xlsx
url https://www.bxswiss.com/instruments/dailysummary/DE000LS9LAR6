--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334a058f5a2646ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4062bc77d6794cf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e298d2aee8c4cf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73df5ddc54ab4ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab79d2fd52347b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e298d2aee8c4cf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8308214aa2e547dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73df5ddc54ab4ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>