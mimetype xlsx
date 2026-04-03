--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5beb61d291d74e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43e32678a004ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8544300adce34945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69b8e13c1dc433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ef97584aea4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8544300adce34945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e760207bd6c4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69b8e13c1dc433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,735</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>