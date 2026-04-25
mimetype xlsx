--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43e32678a004ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ab2b5f07b44065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69b8e13c1dc433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17dd870d2e0a4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e760207bd6c4e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69b8e13c1dc433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf27f8b422474966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17dd870d2e0a4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,489 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...437 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>