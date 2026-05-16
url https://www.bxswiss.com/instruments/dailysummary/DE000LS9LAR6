--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ab2b5f07b44065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec52cca19a04464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17dd870d2e0a4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d65a8fa9bd4a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf27f8b422474966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17dd870d2e0a4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d93b9ef1474343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d65a8fa9bd4a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>