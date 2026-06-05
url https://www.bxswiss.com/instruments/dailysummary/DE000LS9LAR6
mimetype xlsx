--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec52cca19a04464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c519df6b73467d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d65a8fa9bd4a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7df0ce2bcd4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95d93b9ef1474343" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d65a8fa9bd4a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc47c0191f8462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7df0ce2bcd4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>