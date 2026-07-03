--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c519df6b73467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca46d55cb7941ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e7df0ce2bcd4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7b2f070b5d4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfc47c0191f8462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e7df0ce2bcd4f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0d1e225e4044c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7b2f070b5d4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,581</x:t>
-[...252 lines deleted...]
-          <x:t>206,698</x:t>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>