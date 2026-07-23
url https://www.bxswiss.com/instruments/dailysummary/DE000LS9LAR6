--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca46d55cb7941ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a331e23c1464ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7b2f070b5d4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8270a9052ee4fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0d1e225e4044c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7b2f070b5d4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692e200382be43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8270a9052ee4fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>206,219</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>213,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>