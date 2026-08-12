--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a331e23c1464ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0850c240e46d4d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8270a9052ee4fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d9c2dff31b499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692e200382be43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8270a9052ee4fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacaa439659d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d9c2dff31b499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>