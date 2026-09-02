--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0850c240e46d4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2892e367131640ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d9c2dff31b499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7829d0d337d6487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacaa439659d4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d9c2dff31b499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bd5a565a3b742bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7829d0d337d6487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FN Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>