--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c0055bb97f46f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf6b6077175469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1da972e9fb43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dec35020e314332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062baa02edd94bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1da972e9fb43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3a200d0e694436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dec35020e314332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>176,912</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,033</x:t>
-[...582 lines deleted...]
-        <x:is>
           <x:t>175,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>