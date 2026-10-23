--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf6b6077175469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf345a3a090594aac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dec35020e314332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9131878f2dc4b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3a200d0e694436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dec35020e314332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3fa8eee110049a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9131878f2dc4b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>177,685</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,826</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>