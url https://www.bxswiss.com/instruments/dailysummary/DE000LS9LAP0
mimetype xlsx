--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ae0f9e63d04113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13431086f0da4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327f27e377d44e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a618f0c3c4411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df8279425b84b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327f27e377d44e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd040c18727242a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a618f0c3c4411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>