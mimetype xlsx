--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13431086f0da4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re399539d157c4cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a618f0c3c4411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad45a4d28c7f4bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd040c18727242a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a618f0c3c4411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca06e32196640d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad45a4d28c7f4bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>