--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re399539d157c4cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a303122bd441c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad45a4d28c7f4bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee1f6cfa8c4401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca06e32196640d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad45a4d28c7f4bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac175d9beff44a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee1f6cfa8c4401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>