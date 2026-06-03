--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a303122bd441c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27064a9dacc64c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee1f6cfa8c4401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254c3a63799b45fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac175d9beff44a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee1f6cfa8c4401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a7981884d741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254c3a63799b45fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>