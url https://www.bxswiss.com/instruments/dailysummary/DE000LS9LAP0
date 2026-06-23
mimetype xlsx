--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27064a9dacc64c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04399b2d51d4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R254c3a63799b45fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6c30996fbb40f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a7981884d741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R254c3a63799b45fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9701984150764008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6c30996fbb40f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>