--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc04399b2d51d4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c9625b9eb8473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6c30996fbb40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18372cdef2774dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9701984150764008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6c30996fbb40f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdaf0a115434447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18372cdef2774dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>