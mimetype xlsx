--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c9625b9eb8473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05b2f49c12047ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18372cdef2774dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ed5e3d82bf416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdaf0a115434447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18372cdef2774dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf069c76829ba4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ed5e3d82bf416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>