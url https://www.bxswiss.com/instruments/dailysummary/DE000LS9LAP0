--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05b2f49c12047ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4736a93bb9c048d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ed5e3d82bf416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e804257c54e45d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf069c76829ba4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ed5e3d82bf416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2ff6fa35224f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e804257c54e45d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>