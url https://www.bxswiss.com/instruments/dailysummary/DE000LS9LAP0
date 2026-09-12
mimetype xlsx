--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4736a93bb9c048d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0c0055bb97f46f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e804257c54e45d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red1da972e9fb43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2ff6fa35224f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e804257c54e45d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062baa02edd94bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red1da972e9fb43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Marktführer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAP0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,993</x:t>
-[...107 lines deleted...]
-          <x:t>176,912</x:t>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,033</x:t>
-[...215 lines deleted...]
-          <x:t>175,866</x:t>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>