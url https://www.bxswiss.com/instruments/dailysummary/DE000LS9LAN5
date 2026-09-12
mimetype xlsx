--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5bbb145b144db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827a4254c6be4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e13cc2cff4a45cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fdc1ee1a9494d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85673cd99504cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e13cc2cff4a45cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ccc6768ff24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fdc1ee1a9494d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>