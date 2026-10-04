--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827a4254c6be4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ef4a7ef2fd41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fdc1ee1a9494d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a919e1a92a4431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ccc6768ff24979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fdc1ee1a9494d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6647ab2f4eb460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a919e1a92a4431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>