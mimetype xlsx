--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ef4a7ef2fd41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7f53652eb64c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a919e1a92a4431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3f3fdc9fd824e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6647ab2f4eb460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a919e1a92a4431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7acfa7cd9134926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3f3fdc9fd824e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>