--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd95d5ceaa84376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119f7d7809ae4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b7bfd09abf4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3bcf2ee75d4b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red894a2860c94a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b7bfd09abf4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c92bf04e854b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3bcf2ee75d4b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>