--- v5 (2026-04-03)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119f7d7809ae4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228e5c6ebd004864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3bcf2ee75d4b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c0150d34254235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c92bf04e854b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3bcf2ee75d4b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc4481268984ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c0150d34254235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>188,730</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>