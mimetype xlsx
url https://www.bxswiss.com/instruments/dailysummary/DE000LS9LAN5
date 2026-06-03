--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228e5c6ebd004864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d9bf32cd694642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6c0150d34254235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8388b881b89541ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc4481268984ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6c0150d34254235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43718ee576874cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8388b881b89541ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>196,201</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>