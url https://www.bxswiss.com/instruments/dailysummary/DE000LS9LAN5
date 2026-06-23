--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d9bf32cd694642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba38675cdf934331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8388b881b89541ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d019cf4da44e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43718ee576874cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8388b881b89541ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859ecf024c8d479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d019cf4da44e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,775</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>