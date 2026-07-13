--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba38675cdf934331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079603e4063d4469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d019cf4da44e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c386ca62394406"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R859ecf024c8d479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d019cf4da44e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bee2683e0444ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c386ca62394406" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>