--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079603e4063d4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46758c173b194f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c386ca62394406"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95deb3531ab4ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bee2683e0444ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c386ca62394406" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a598cf73a14e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95deb3531ab4ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>