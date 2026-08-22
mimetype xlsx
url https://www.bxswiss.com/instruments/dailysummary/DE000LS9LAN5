--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46758c173b194f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f5bbb145b144db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra95deb3531ab4ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e13cc2cff4a45cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a598cf73a14e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra95deb3531ab4ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85673cd99504cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e13cc2cff4a45cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Realisierung 5.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,398</x:t>
@@ -764,31 +366,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>