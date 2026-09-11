--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb561c8f3464d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e8ee35e3624c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc0a0ee05524376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169ddcb819784062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8e573374f74f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc0a0ee05524376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbf4db2dca74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169ddcb819784062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>