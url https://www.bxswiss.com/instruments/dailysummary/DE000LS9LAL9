--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e8ee35e3624c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147e6d87354f448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169ddcb819784062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e0ef6807ce4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffbf4db2dca74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169ddcb819784062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea7dcf165574565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e0ef6807ce4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>