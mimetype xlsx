--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147e6d87354f448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ee5bec8906419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43e0ef6807ce4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra69643aa83b143a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reea7dcf165574565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43e0ef6807ce4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R283ea5d12932443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra69643aa83b143a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>