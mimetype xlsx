--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18f64a6e8c264e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c5b24d21cf4a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268d08c656e74db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870fa1f256a344f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b46aab91bc1451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268d08c656e74db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751b196c87fa4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870fa1f256a344f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>