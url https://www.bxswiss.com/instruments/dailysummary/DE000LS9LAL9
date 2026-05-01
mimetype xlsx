--- v5 (2026-04-03)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c5b24d21cf4a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae40880d9b84c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870fa1f256a344f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d27567c8268421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751b196c87fa4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870fa1f256a344f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b68fa6f1ac4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d27567c8268421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>