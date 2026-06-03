--- v6 (2026-05-01)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae40880d9b84c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3a0f94e9a84c18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d27567c8268421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6fb558ea404c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b68fa6f1ac4f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d27567c8268421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8c67ed29d44561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6fb558ea404c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>191,693</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>