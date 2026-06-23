--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3a0f94e9a84c18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf871a368f4e4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6fb558ea404c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff31f5c60fc43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc8c67ed29d44561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6fb558ea404c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ff4458601a48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff31f5c60fc43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>