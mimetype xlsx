--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf871a368f4e4fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e348bd635640fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff31f5c60fc43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb889f4da6049db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ff4458601a48f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff31f5c60fc43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1df703b7c4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb889f4da6049db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>