--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86e348bd635640fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e246f8cfc104d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eb889f4da6049db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3088d201dd124fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08c1df703b7c4b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eb889f4da6049db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad9c227e13849c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3088d201dd124fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>