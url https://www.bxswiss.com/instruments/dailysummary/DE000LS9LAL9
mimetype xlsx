--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e246f8cfc104d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb561c8f3464d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3088d201dd124fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc0a0ee05524376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad9c227e13849c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3088d201dd124fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8e573374f74f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc0a0ee05524376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mephisto VI</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>