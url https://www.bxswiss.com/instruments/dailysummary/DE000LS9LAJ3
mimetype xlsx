--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88012de67a9a4828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bf0c0aec4547e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105de0dad08f48ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e965c3679734f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597944b64ad64fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105de0dad08f48ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9484df56f2f44882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e965c3679734f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>