--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bf0c0aec4547e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8837c0cdc9a4aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e965c3679734f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4bee2693d349f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9484df56f2f44882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e965c3679734f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053793c65a7a47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4bee2693d349f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>