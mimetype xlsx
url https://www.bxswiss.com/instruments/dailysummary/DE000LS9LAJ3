--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8837c0cdc9a4aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9041dbe5d93948eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4bee2693d349f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c88302bde24957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053793c65a7a47f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4bee2693d349f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44014d0029fc4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c88302bde24957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>