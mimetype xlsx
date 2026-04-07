--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb033ccab8f454581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b370953e994b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f8f7d81bc6340ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c910941727c42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf53c87ca6564c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f8f7d81bc6340ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d54d9caab1406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c910941727c42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>