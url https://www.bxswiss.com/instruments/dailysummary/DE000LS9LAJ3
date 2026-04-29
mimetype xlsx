--- v6 (2026-04-07)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b370953e994b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re602799c44c84926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c910941727c42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87db616d77b14f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d54d9caab1406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c910941727c42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1966cc6ca24b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87db616d77b14f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>