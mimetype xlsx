--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re602799c44c84926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff286cb2e04536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87db616d77b14f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273a82f89f284ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1966cc6ca24b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87db616d77b14f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2947580deb1b4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273a82f89f284ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>