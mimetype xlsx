--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff286cb2e04536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961890d970d54114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273a82f89f284ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd368b373ec42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2947580deb1b4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273a82f89f284ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77bcd8fd96d4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd368b373ec42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>