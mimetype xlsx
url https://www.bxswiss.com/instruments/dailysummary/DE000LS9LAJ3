--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961890d970d54114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef9cf12cbc0483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd368b373ec42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2e38c9dace4dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77bcd8fd96d4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd368b373ec42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f5b300b7bf4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2e38c9dace4dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>166,355</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>