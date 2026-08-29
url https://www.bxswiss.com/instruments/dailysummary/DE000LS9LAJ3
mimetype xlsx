--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef9cf12cbc0483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88012de67a9a4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2e38c9dace4dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105de0dad08f48ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19f5b300b7bf4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2e38c9dace4dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597944b64ad64fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105de0dad08f48ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Golden Wing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>178,362</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,052</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>173,226</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>