--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e01f60fc3040b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a626584e114f0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310e3f51c4d34e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4e7b2ece60464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa5f20c3c0644cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310e3f51c4d34e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4bea347d2c44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4e7b2ece60464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>