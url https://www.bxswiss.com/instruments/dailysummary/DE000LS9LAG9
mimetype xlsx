--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a626584e114f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc213ef0cb7b341b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4e7b2ece60464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5a9035e44d44c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4bea347d2c44b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4e7b2ece60464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66ebf5db9914f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5a9035e44d44c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>