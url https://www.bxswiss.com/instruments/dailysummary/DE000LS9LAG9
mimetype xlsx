--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc213ef0cb7b341b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03458b4cfd864ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c5a9035e44d44c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952d36ca55194119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66ebf5db9914f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c5a9035e44d44c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red59b299267f43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952d36ca55194119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>60,565</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>