--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03458b4cfd864ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f79ee73d37845be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952d36ca55194119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b2dabf27c74fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red59b299267f43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952d36ca55194119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b41ceb518574199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b2dabf27c74fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>61,065</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>58,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>