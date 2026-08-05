--- v9 (2026-06-05)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f79ee73d37845be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0881e2be40c4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b2dabf27c74fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race9194c6c684359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b41ceb518574199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b2dabf27c74fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1fa0fc76134b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race9194c6c684359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>65,437</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>