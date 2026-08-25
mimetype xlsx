--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0881e2be40c4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7469d11f1265453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race9194c6c684359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39844b1795464b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1fa0fc76134b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race9194c6c684359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1106eb0a87345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39844b1795464b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>