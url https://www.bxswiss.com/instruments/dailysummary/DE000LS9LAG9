--- v11 (2026-08-25)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7469d11f1265453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556cf23633be42e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39844b1795464b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d5ac9e12bc4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1106eb0a87345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39844b1795464b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aff9266453c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d5ac9e12bc4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>66,060</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,928</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>68,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,647</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>