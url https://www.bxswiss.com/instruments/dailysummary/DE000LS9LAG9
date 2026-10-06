--- v12 (2026-09-16)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556cf23633be42e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3f5dbdbbc24186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d5ac9e12bc4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1916fafa714d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aff9266453c4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d5ac9e12bc4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc961e6bc62874e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1916fafa714d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>67,799</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,664</x:t>
-[...544 lines deleted...]
-          <x:t>68,956</x:t>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>