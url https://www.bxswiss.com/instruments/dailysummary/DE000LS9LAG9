--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref3f5dbdbbc24186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7b4b5125c7492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1916fafa714d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c01f744c954ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc961e6bc62874e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1916fafa714d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2761963d007e4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c01f744c954ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SL Concept Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>