--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8f89519cc94faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7950d7fff9a745f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5f0ee720f2c4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae14124b59a048ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90f6090ced84c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5f0ee720f2c4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a62da69e7424a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae14124b59a048ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>