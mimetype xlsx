--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7950d7fff9a745f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fcace762b146fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae14124b59a048ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ef028347344aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a62da69e7424a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae14124b59a048ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01daed801a3b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ef028347344aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>