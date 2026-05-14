--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93fcace762b146fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304aa9cf3194453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ef028347344aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b18cdf84864b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01daed801a3b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ef028347344aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb89d10cedf4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b18cdf84864b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>