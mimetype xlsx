--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304aa9cf3194453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ab04dc02184dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b18cdf84864b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590ff71a54f746e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb89d10cedf4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b18cdf84864b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76898c2790e74be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590ff71a54f746e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>