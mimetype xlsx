--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ab04dc02184dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70899d1225e463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R590ff71a54f746e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2918a5f57664768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76898c2790e74be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R590ff71a54f746e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cbc78b531b4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2918a5f57664768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>206,076</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,009</x:t>
-[...237 lines deleted...]
-          <x:t>209,723</x:t>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,317</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>207,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,549</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>