--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70899d1225e463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c64edd353054e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2918a5f57664768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595123058c2544d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1cbc78b531b4c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2918a5f57664768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf3620aea674879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595123058c2544d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>