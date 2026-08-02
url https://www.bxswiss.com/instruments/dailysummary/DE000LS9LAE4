--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c64edd353054e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d3b33afb5344e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595123058c2544d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b58088e37145a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf3620aea674879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595123058c2544d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20320560c2f46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b58088e37145a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>