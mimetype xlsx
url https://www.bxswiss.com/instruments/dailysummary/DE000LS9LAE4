--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d3b33afb5344e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac6f1fa8ec24db5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1b58088e37145a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8aa30f08e3477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20320560c2f46e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1b58088e37145a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e496e5cee8a417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8aa30f08e3477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,824</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>