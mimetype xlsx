--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raac6f1fa8ec24db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9360ce51544a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e8aa30f08e3477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29fa719c9f6d41bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e496e5cee8a417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e8aa30f08e3477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496e8e9cb6924e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29fa719c9f6d41bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...75 lines deleted...]
-          <x:t>217,605</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>216,813</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>