--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9360ce51544a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4df2abcd4ff4e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29fa719c9f6d41bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6380d7ca90704629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R496e8e9cb6924e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29fa719c9f6d41bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55998c31322442bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6380d7ca90704629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>