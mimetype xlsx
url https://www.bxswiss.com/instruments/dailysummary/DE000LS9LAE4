--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4df2abcd4ff4e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e49fd2dc3f6413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6380d7ca90704629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c142f72f3ee441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55998c31322442bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6380d7ca90704629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fadbc5cf70d4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c142f72f3ee441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>