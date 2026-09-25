--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841b6b420a294681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8256cdbaba54dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6d765a40c44c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b7d745aac54a62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b0fc54cfc744d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6d765a40c44c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886248f074554ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b7d745aac54a62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,741</x:t>
-[...151 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,772</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>154,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>