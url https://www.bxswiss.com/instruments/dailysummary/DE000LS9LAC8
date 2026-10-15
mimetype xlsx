--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8256cdbaba54dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34a93ca85ee4b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b7d745aac54a62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c369e8bf784289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886248f074554ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b7d745aac54a62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488646a10c284a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c369e8bf784289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>