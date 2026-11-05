--- v15 (2026-10-15)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34a93ca85ee4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48fc48989bc4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c369e8bf784289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re111d3683ace4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R488646a10c284a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c369e8bf784289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf152074e45f840c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re111d3683ace4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>