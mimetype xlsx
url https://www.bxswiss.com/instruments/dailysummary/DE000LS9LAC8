--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65db40a9068a4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b242ba9c6124437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc951a6092a34dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50631f7e15140c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc2c6aef81f42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc951a6092a34dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9662a8baa534154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50631f7e15140c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>