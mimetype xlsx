--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b242ba9c6124437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c2745b559749e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50631f7e15140c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc4a912d6ee4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9662a8baa534154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50631f7e15140c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9eae2782cf84d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc4a912d6ee4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>