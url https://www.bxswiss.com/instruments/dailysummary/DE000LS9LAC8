--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c2745b559749e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bb65c233874a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc4a912d6ee4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2642f60d458d4ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9eae2782cf84d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc4a912d6ee4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e980ba4ea4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2642f60d458d4ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>