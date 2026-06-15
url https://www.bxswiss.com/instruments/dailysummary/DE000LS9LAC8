--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bb65c233874a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132dd64e00d44a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2642f60d458d4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6907551a0944e64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4e980ba4ea4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2642f60d458d4ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9efd791a4bd469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6907551a0944e64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,565</x:t>
-[...576 lines deleted...]
-          <x:t>146,386</x:t>
+          <x:t>144,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>