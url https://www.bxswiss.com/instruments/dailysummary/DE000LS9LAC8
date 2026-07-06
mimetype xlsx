--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132dd64e00d44a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb86af4b2c347d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6907551a0944e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6daf0c2ae7a44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9efd791a4bd469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6907551a0944e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c06632799cb4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6daf0c2ae7a44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>