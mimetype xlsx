--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb86af4b2c347d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb57efe652474698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6daf0c2ae7a44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e974b6c47f4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c06632799cb4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6daf0c2ae7a44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59b8772a2294f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e974b6c47f4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>