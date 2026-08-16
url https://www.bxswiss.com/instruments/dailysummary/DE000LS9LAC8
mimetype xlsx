--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb57efe652474698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b9774d8aa04ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e974b6c47f4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a9dadbf9844fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59b8772a2294f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e974b6c47f4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c8f1477dda4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a9dadbf9844fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>149,208</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,129</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>151,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>