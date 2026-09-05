--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b9774d8aa04ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841b6b420a294681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54a9dadbf9844fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c6d765a40c44c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c8f1477dda4393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54a9dadbf9844fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b0fc54cfc744d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c6d765a40c44c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationale Trading-Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>