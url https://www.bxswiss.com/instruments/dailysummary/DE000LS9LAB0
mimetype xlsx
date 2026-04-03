--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c4df5af3caa4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78884fd3c3554e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c905ce2f1649e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa881607b984193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfee6f82ad3439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c905ce2f1649e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd987a4e15dd24147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa881607b984193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>101,262</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,638</x:t>
-[...242 lines deleted...]
-          <x:t>102,611</x:t>
+          <x:t>96,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>