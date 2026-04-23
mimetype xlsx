--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78884fd3c3554e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb632b3b53b142da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa881607b984193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c10fd3cbb2a4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd987a4e15dd24147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa881607b984193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8024839bc640b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c10fd3cbb2a4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>