--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb632b3b53b142da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695c0550856d498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c10fd3cbb2a4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc371b2faf0484555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a8024839bc640b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c10fd3cbb2a4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a609e9f04d24c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc371b2faf0484555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>