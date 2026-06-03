--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695c0550856d498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5746922898dc45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc371b2faf0484555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb641aee872a47ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a609e9f04d24c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc371b2faf0484555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5e325f44144928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb641aee872a47ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>98,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>