--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5746922898dc45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2150fc91744283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb641aee872a47ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a36a57a97e4459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d5e325f44144928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb641aee872a47ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44f4f09f33b4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a36a57a97e4459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>