--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2150fc91744283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5151bbde3dc04e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a36a57a97e4459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ff7df8c1df4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44f4f09f33b4ab4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a36a57a97e4459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad502c7ab8d1424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ff7df8c1df4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>