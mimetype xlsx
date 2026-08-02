--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5151bbde3dc04e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e09ca434fc44554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26ff7df8c1df4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bee18c1b1f47ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad502c7ab8d1424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26ff7df8c1df4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62c273f1f2442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bee18c1b1f47ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>