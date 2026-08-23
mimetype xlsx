--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e09ca434fc44554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfd09676146e4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bee18c1b1f47ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a85f930f944739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62c273f1f2442cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bee18c1b1f47ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58834a7d62b840fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a85f930f944739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Pharma und Biotechnologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAB0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>