--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7205449952894e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262f31c6fdcb4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dd0801ce5aa4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650502e059274e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01f942258d84c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dd0801ce5aa4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3385c1cb171442df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650502e059274e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>