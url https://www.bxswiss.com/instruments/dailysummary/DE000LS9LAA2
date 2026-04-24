--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262f31c6fdcb4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3801b79e0b64d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650502e059274e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5541c0cbd29419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3385c1cb171442df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650502e059274e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9244e3118ca4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5541c0cbd29419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>105,357</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>101,521</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>