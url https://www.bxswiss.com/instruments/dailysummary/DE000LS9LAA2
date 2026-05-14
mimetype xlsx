--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3801b79e0b64d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22708d4cd56140d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5541c0cbd29419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6815b8a4804a29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9244e3118ca4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5541c0cbd29419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa887b86d7c4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6815b8a4804a29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>103,651</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>103,502</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>103,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>