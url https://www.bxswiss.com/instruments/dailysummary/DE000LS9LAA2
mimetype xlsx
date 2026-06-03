--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22708d4cd56140d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a82045adca54b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6815b8a4804a29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8271001d73fa4cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa887b86d7c4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6815b8a4804a29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ecf37de0d54152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8271001d73fa4cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>