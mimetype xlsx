--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a82045adca54b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc61ac48a6354298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8271001d73fa4cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacdd4da60534e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ecf37de0d54152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8271001d73fa4cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc664775b8e1943f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacdd4da60534e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,469</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,734</x:t>
-[...539 lines deleted...]
-          <x:t>104,348</x:t>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>