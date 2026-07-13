--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc61ac48a6354298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235a4da9ba964f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbacdd4da60534e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red84e755137743d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc664775b8e1943f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbacdd4da60534e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R377d5ef09a5d4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red84e755137743d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>