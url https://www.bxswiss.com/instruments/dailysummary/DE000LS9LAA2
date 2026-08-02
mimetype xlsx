--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235a4da9ba964f8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd6fdeb5c424bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red84e755137743d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cef9d913954b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R377d5ef09a5d4e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red84e755137743d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra938d96db1514398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cef9d913954b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>