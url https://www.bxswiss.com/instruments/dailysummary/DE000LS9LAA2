--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd6fdeb5c424bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d3a63e2c2d4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cef9d913954b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd54c9c4b0914120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra938d96db1514398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cef9d913954b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bcea852ba1423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd54c9c4b0914120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>111,701</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,473</x:t>
-[...215 lines deleted...]
-          <x:t>112,953</x:t>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>