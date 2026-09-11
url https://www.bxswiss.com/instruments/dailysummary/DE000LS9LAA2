--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d3a63e2c2d4000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54ed08d8e5f4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd54c9c4b0914120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb694c1c3434e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bcea852ba1423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd54c9c4b0914120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e1a9b66e804201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb694c1c3434e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>112,224</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,045</x:t>
-[...350 lines deleted...]
-          <x:t>110,955</x:t>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>