--- v15 (2026-09-11)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54ed08d8e5f4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4719605fe9c84d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb694c1c3434e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58293344ad714e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e1a9b66e804201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb694c1c3434e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a8112992f84f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58293344ad714e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>112,183</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,051</x:t>
-[...420 lines deleted...]
-        <x:is>
           <x:t>112,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,892</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>