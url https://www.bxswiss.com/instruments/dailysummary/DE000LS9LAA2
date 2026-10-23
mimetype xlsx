--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4719605fe9c84d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4f527a0458450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58293344ad714e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4358174d24c84b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05a8112992f84f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58293344ad714e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R116b577f1d5f442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4358174d24c84b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>weltweite Dividendentitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LAA2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>111,269</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>107,249</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>