--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabe70e361b04b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d6aeef8bf44d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a7b5b3eab14188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4c55ee3f4d4b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60dcec6b33e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a7b5b3eab14188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e93d902ea0144cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4c55ee3f4d4b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...414 lines deleted...]
-          <x:t>148,316</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,072</x:t>
-[...215 lines deleted...]
-          <x:t>148,260</x:t>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>