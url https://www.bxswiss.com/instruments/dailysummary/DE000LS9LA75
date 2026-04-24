--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d6aeef8bf44d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9f4770514a4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4c55ee3f4d4b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fd4f5a66904512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e93d902ea0144cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4c55ee3f4d4b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c63f5d816d4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fd4f5a66904512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>