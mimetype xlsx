--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe9f4770514a4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcca4ad66944ecc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fd4f5a66904512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re725a40b940f4779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c63f5d816d4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fd4f5a66904512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e814634f0094e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re725a40b940f4779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>148,410</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>148,503</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>148,721</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>