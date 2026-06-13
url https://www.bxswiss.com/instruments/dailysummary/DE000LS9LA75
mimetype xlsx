--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dcca4ad66944ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab36424af62e4c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re725a40b940f4779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a426d7aa9ec4d29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e814634f0094e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re725a40b940f4779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62de135163ec4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a426d7aa9ec4d29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>148,503</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,341</x:t>
-[...333 lines deleted...]
-          <x:t>148,454</x:t>
+          <x:t>149,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>