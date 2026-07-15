--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab36424af62e4c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ec4067e6704c48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a426d7aa9ec4d29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8250b919d2e5444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62de135163ec4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a426d7aa9ec4d29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cf7f8916cf4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8250b919d2e5444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>148,611</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>148,808</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,794</x:t>
-[...85 lines deleted...]
-          <x:t>149,202</x:t>
+          <x:t>148,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>