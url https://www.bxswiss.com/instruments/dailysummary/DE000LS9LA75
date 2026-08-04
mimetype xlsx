--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1ec4067e6704c48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0bb9dad62b4e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8250b919d2e5444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf8ada2885495d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9cf7f8916cf4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8250b919d2e5444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64bb6179e5c4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf8ada2885495d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>149,924</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,871</x:t>
-[...38 lines deleted...]
-          <x:t>149,462</x:t>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,946</x:t>
-[...26 lines deleted...]
-          <x:t>149,012</x:t>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>149,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>