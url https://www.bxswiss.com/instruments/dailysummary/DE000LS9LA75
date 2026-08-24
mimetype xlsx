--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0bb9dad62b4e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dcd86ab9ed4818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bf8ada2885495d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ae61bc08244e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64bb6179e5c4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bf8ada2885495d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b216b6513f4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ae61bc08244e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>