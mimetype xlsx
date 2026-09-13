--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83dcd86ab9ed4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb89220face4fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ae61bc08244e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb514ff57d1774ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39b216b6513f4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ae61bc08244e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4f8844e03e45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb514ff57d1774ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>150,950</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,168</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>151,174</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,092</x:t>
-[...107 lines deleted...]
-          <x:t>151,450</x:t>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,602</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>151,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>