--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb89220face4fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69b8eada7e3402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb514ff57d1774ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0b2d9d72214c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4f8844e03e45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb514ff57d1774ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a40cc12142b4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0b2d9d72214c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>