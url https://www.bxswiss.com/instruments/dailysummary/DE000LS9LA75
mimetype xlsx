--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69b8eada7e3402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38e28e9558d41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0b2d9d72214c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd510082542674597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a40cc12142b4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0b2d9d72214c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8172180d00941c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd510082542674597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KMInvest Value &amp; Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LA75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>